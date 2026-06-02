--- v0 (2025-12-19)
+++ v1 (2026-06-02)
@@ -1,1927 +1,1932 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11207"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2025-07 Cost sharing/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-05 Cost sharing template/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA5097AD-CE3B-2D40-8398-3799A51C10AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1381CF9E-ACD0-4749-81B4-60EC36A27234}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="4OuVoEBM2oTbZPJs8PhQd+lDGj5z6vaIZvrJciAs/4Y01Rdo4z2NYDbfkIyUSgbhj9ZE1sMpczPqqDc56f8KNw==" workbookSaltValue="9xj8mYwjBQ3qOFc/mRO3qA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="31260" yWindow="2360" windowWidth="24020" windowHeight="12740" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="36340" yWindow="760" windowWidth="30240" windowHeight="18180" activeTab="1" xr2:uid="{7E61B000-0755-41AE-9DC2-524590C9C310}"/>
   </bookViews>
   <sheets>
-    <sheet name="Template" sheetId="1" r:id="rId1"/>
-    <sheet name="Cost Sharing Type and Codes" sheetId="2" r:id="rId2"/>
+    <sheet name="Cost Sharing Type and Codes" sheetId="1" r:id="rId1"/>
+    <sheet name="Template" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <definedNames>
+    <definedName name="Amount">Template!$D$6:$D$16</definedName>
+    <definedName name="Amount_Nonfunded">Template!$D$19:$D$23</definedName>
+    <definedName name="Cost_Sharing_Detail">Template!$B$6:$B$23</definedName>
+    <definedName name="Cost_Sharing_Type">Template!$A$6:$A$23</definedName>
+    <definedName name="Destination_Account_Funded">Template!$F$6:$F$16</definedName>
+    <definedName name="Destination_Account_Non_Funded">Template!$F$19:$F$23</definedName>
+    <definedName name="Fiscal_Year">Template!$C$6:$C$23</definedName>
+    <definedName name="Funding_Source_Funded">Template!$E$6:$E$16</definedName>
+    <definedName name="Funding_Source_Non_Funded">Template!$E$19:$E$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Template!$A$1:$F$50</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D24" i="2" l="1"/>
+  <c r="D17" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="62">
-[...4 lines deleted...]
-    <t>(Complete separate template for each fiscal year)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="66">
+  <si>
+    <t>Cost Sharing Types</t>
+  </si>
+  <si>
+    <t>Code</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>MF</t>
+  </si>
+  <si>
+    <t>Mandatory Funding</t>
+  </si>
+  <si>
+    <t>Sponsor requires cost sharing.</t>
+  </si>
+  <si>
+    <t>VF</t>
+  </si>
+  <si>
+    <t>Voluntary Funded</t>
+  </si>
+  <si>
+    <t>(b) Non-Funded Cost Sharing (cost sharing funded by external source, not funded by MIT/DLCI)</t>
+  </si>
+  <si>
+    <t>(a) Funded Cost Sharing (cost sharing funded by MIT /DLCI)</t>
+  </si>
+  <si>
+    <t>MNF</t>
+  </si>
+  <si>
+    <t>Mandatory Non-Funded</t>
+  </si>
+  <si>
+    <t>VNF</t>
+  </si>
+  <si>
+    <t>Voluntary Non-Funded</t>
+  </si>
+  <si>
+    <t>Funding Source Codes (Proposal Only)</t>
+  </si>
+  <si>
+    <t>Non-Funded</t>
+  </si>
+  <si>
+    <t>Institute</t>
+  </si>
+  <si>
+    <t>Provost</t>
+  </si>
+  <si>
+    <t>School</t>
+  </si>
+  <si>
+    <t>DLCI</t>
+  </si>
+  <si>
+    <t>Tuition Subsidy</t>
+  </si>
+  <si>
+    <t>UROP</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>Third Party Cash Donation</t>
   </si>
   <si>
     <t>Level One WBS Element:</t>
   </si>
   <si>
     <t>Level One WBS Project Period:</t>
   </si>
   <si>
-    <t>Please Shade Cell of                     Cost Sharing Type</t>
-[...1 lines deleted...]
-  <si>
     <t>Cost Sharing Detail</t>
   </si>
   <si>
-    <t>FY</t>
-[...1 lines deleted...]
-  <si>
     <t>Amount</t>
   </si>
   <si>
-    <t>Funding Source*****</t>
+    <t>Funding Source *****</t>
   </si>
   <si>
     <t>Destination Account****</t>
   </si>
   <si>
     <t>(a) Funded Cost Sharing</t>
   </si>
   <si>
-    <t>MF</t>
-[...5 lines deleted...]
-    <t>Salary &amp; EB*: [Individual Name]</t>
+    <t>Salary &amp; EB*: [INDIVIDUAL NAME]</t>
   </si>
   <si>
     <t>Non-Salary</t>
   </si>
   <si>
     <t>F&amp;A**</t>
   </si>
   <si>
-    <t>Tuition Subsidy</t>
-[...4 lines deleted...]
-  <si>
     <t>Unrecovered F&amp;A</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>(b) Non-Funded Cost Sharing</t>
   </si>
   <si>
-    <t>MNF</t>
-[...4 lines deleted...]
-  <si>
     <t>Volunteer Services</t>
   </si>
   <si>
     <t>Subrecipient***</t>
   </si>
   <si>
-    <t>Total Cost Sharing</t>
+    <t>Cost Sharing Type</t>
+  </si>
+  <si>
+    <t>7/1/26 to 6/30/27</t>
+  </si>
+  <si>
+    <t>FY27</t>
+  </si>
+  <si>
+    <t>Fiscal Year</t>
   </si>
   <si>
     <t>Comments:</t>
   </si>
   <si>
-    <t>Important Note:  Comments are entered only on the Level One WBS and may be viewed by all Kuali Coeus users.</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">***   </t>
+    <t>Important Note: Comments are entered only on the Level One WBS and may be viewed by all Kuali Coeus users.</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>***</t>
+  </si>
+  <si>
+    <t>****</t>
+  </si>
+  <si>
+    <t>*****</t>
+  </si>
+  <si>
+    <t>Unless otherwise negotiated, enter institute account 1402600 as funding source for Mandatory-Funded (MF) F&amp;A.  Enter a DLCI discretionary account for Voluntary Funded (VF) F&amp;A.</t>
   </si>
   <si>
     <t>Must be entered if subrecipient cost sharing is proposed.</t>
   </si>
   <si>
-    <t xml:space="preserve">****   </t>
+    <t>Destination account must be entered only when more than one lower level WBS cost sharing account is requested.  If cost sharing accounts have not yet been created, enter Destination "A", "B", "C", etc. to identify the separate accounts.</t>
+  </si>
+  <si>
+    <t>During award setup, provide actual accounts on this form.  At proposal stage, funding source codes may have been used to document cost sharing in Kuali Coeus.</t>
+  </si>
+  <si>
+    <t>Approval of all funding source (s), including those outside the administering DLCI</t>
+  </si>
+  <si>
+    <t>Funding Source</t>
+  </si>
+  <si>
+    <t>Approval by DLCI DAF or equivalent (Signature)</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>*Complete separate template or tab for each fiscal year.</t>
+  </si>
+  <si>
+    <t>*Fill in relevant information in the shaded cells.</t>
+  </si>
+  <si>
+    <t>COST SHARING TEMPLATE</t>
+  </si>
+  <si>
+    <t>INSTRUCTIONS</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      <t xml:space="preserve">Destination account must be entered </t>
+      <t xml:space="preserve">Sponsor does not require cost sharing, but PI offers it in proposal.  </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...2 lines deleted...]
-        <family val="2"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri (Body)"/>
       </rPr>
-      <t>only</t>
+      <t>Not recommended.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>*Unprotect password is "</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> when more than one lower level WBS cost sharing account is requested.  If cost sharing accounts have not yet been created, enter Destination "A", "B", "C", etc. to identify the separate accounts.</t>
+      <t>mi</t>
     </r>
-  </si>
-[...76 lines deleted...]
-    <t xml:space="preserve">*****   </t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>t" without the quotes.</t>
+    </r>
+  </si>
+  <si>
+    <t>When a salary % (not $) is committed as cost sharing, use the current FY salary to calculate future year amounts.  When actual salary and EB are known, complete and submit to Research Administration Services via RAM.  When cost sharing salary is funded by a cost object outside the administering DLCI, enter a separate line for each individual adding the individual's name (individual names will not be entered into Kuali Coeus).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0000000"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...9 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <name val="Arial"/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...9 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri (Body)"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="hair">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...10 lines deleted...]
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...53 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-[...81 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>11746</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>251628</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>116230</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>150311</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1371600</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2" descr="MIT Office of the Vice President for Research, Research Administration Services">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B113642-F0E3-2CFF-1C32-CA33DAC69FEA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8733F7D5-80E4-4E88-9B73-F2B8239F83C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:srcRect/>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="368301" y="11765019"/>
-          <a:ext cx="3695700" cy="300201"/>
+          <a:off x="6144428" y="306730"/>
+          <a:ext cx="4104472" cy="340970"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:J43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B97C57FA-2F5D-4960-AB19-658074F0CA0D}">
+  <dimension ref="A1:C20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F53" sqref="F53"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.83203125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="1.1640625" customWidth="1"/>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="24.6640625" customWidth="1"/>
+    <col min="3" max="3" width="78.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="E1" s="55" t="s">
+    <row r="1" spans="1:3" ht="20" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="80"/>
-[...9 lines deleted...]
-      <c r="E2" s="55" t="s">
+    </row>
+    <row r="2" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="80"/>
-[...13 lines deleted...]
-      <c r="D4" s="56" t="s">
+      <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="24"/>
-[...7 lines deleted...]
-      <c r="D5" s="56" t="s">
+      <c r="C2" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="36"/>
-[...9 lines deleted...]
-      <c r="A7" s="61" t="s">
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="35"/>
+      <c r="C3" s="36"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="62"/>
-      <c r="C7" s="64" t="s">
+      <c r="B4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="58"/>
-[...1 lines deleted...]
-      <c r="F7" s="40" t="s">
+      <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="40" t="s">
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="41" t="s">
+      <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I7" s="42" t="s">
+      <c r="C5" s="4" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="B6" s="37"/>
+      <c r="C6" s="38"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="63" t="s">
+      <c r="C7" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="58"/>
-[...13 lines deleted...]
-      <c r="C10" s="57" t="s">
+      <c r="B8" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="58"/>
-[...13 lines deleted...]
-      <c r="C11" s="57" t="s">
+      <c r="C8" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="20" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="58"/>
-[...13 lines deleted...]
-      <c r="C12" s="57" t="s">
+    </row>
+    <row r="11" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="14">
+        <v>0</v>
+      </c>
+      <c r="B12" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="58"/>
-[...3 lines deleted...]
-      <c r="H12" s="2">
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="11">
+        <v>1</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="11">
+        <v>2</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="11">
+        <v>3</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="11">
+        <v>4</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="11">
         <v>5</v>
       </c>
-      <c r="I12" s="2">
-[...17 lines deleted...]
-      <c r="H13" s="2">
+      <c r="B17" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="11">
         <v>6</v>
       </c>
-      <c r="I13" s="2"/>
-[...49 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="B18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="57" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="11">
+        <v>7</v>
+      </c>
+      <c r="B19" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="D17" s="58"/>
-[...17 lines deleted...]
-      <c r="C18" s="57" t="s">
+    </row>
+    <row r="20" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="12">
+        <v>9988899</v>
+      </c>
+      <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D18" s="58"/>
-[...239 lines deleted...]
-    <row r="43" spans="1:8" ht="7" customHeight="1" x14ac:dyDescent="0.15"/>
+    </row>
   </sheetData>
-  <mergeCells count="20">
-[...25 lines deleted...]
-  <drawing r:id="rId1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="61FgbJWIj72BVBjaoq9C6t+Z+3b6jBuY71aNvo5xZtLC6oRNmOy6MpFgJ9uldNEWnf6IF5PtQFpoKtSxmGJovQ==" saltValue="JM0HlIBcPS/x72Gjy2tiQA==" spinCount="100000" sheet="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{709AC17E-E98E-48ED-B1F9-DBD8BBF9063C}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G50"/>
   <sheetViews>
-    <sheetView topLeftCell="A8" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.83203125" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.83203125" style="6"/>
+    <col min="1" max="1" width="29.6640625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="31.1640625" style="17" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="16.5" style="17" customWidth="1"/>
+    <col min="5" max="6" width="22.6640625" style="17" customWidth="1"/>
+    <col min="7" max="7" width="51.83203125" style="17" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1640625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="16" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+      <c r="G1" s="16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2"/>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2" s="17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="18">
+        <v>1234567</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4" s="17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5"/>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="60"/>
-[...13 lines deleted...]
-      <c r="A4" s="16" t="s">
+      <c r="B6" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="27" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="24"/>
+      <c r="B7" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="32"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="16" t="s">
+      <c r="D8" s="22">
+        <v>0</v>
+      </c>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="22">
+        <v>0</v>
+      </c>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="22">
+        <v>0</v>
+      </c>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="22">
+        <v>0</v>
+      </c>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="22">
+        <v>0</v>
+      </c>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="22">
+        <v>0</v>
+      </c>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="22">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="19"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="19"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="30">
+        <f>SUM(D8:D16)</f>
+        <v>0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A18" s="24"/>
+      <c r="B18" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="32"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="22">
+        <v>0</v>
+      </c>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A20" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="22">
+        <v>0</v>
+      </c>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="22">
+        <v>0</v>
+      </c>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A23" s="19"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24" s="29" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="30">
+        <f>SUM(D19:D23)</f>
+        <v>0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
         <v>44</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="47" t="s">
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A27"/>
+      <c r="B27" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="8"/>
-[...5 lines deleted...]
-      <c r="B6" s="14" t="s">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A28"/>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="B29" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A30" s="25"/>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+    </row>
+    <row r="31" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="25" t="s">
         <v>47</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="14" t="s">
+      <c r="B31" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A32" s="25"/>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+    </row>
+    <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="B33" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="C33" s="40"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="40"/>
+      <c r="F33" s="40"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A34" s="25"/>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="25" t="s">
         <v>49</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B8" s="77" t="s">
+      <c r="B35" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="40"/>
+      <c r="F35" s="40"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A36" s="25"/>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="78"/>
-[...47 lines deleted...]
-      <c r="B14" s="18" t="s">
+      <c r="B37" s="40" t="s">
         <v>54</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="18" t="s">
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38"/>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A39"/>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A40" s="24" t="s">
         <v>55</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="18" t="s">
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A41"/>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A42" s="24" t="s">
         <v>56</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="18" t="s">
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42" s="24" t="s">
         <v>57</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="H28" s="50"/>
+      <c r="E42"/>
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A43"/>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A44" s="41">
+        <v>1234567</v>
+      </c>
+      <c r="B44" s="41"/>
+      <c r="C44"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="33"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A45"/>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A46"/>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A47" s="41"/>
+      <c r="B47" s="41"/>
+      <c r="C47"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="33"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A48"/>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A49"/>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A50" s="41"/>
+      <c r="B50" s="41"/>
+      <c r="C50"/>
+      <c r="D50" s="33"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="33"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A26:C26"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gtWNzSccJ/DUGfsUkrpDwgVKr27bQR4Inl4tFz07dnk8ORVMFPayAKqE3rslT14nrJ4uCThimdZue9Xyz0mVGw==" saltValue="WJzAs+dr1sLLS+y/fmPUoQ==" spinCount="100000" sheet="1"/>
+  <mergeCells count="9">
+    <mergeCell ref="B37:F37"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B35:F35"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8:A16" xr:uid="{2EB76308-0710-4033-ABFA-68661C0A953E}">
+      <formula1>"MF,VF"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A19:A23" xr:uid="{6E662F42-C3F0-41B8-92D9-36943049BC4F}">
+      <formula1>"MNF,VNF"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="73" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>Cost Sharing Type and Codes</vt:lpstr>
       <vt:lpstr>Template</vt:lpstr>
-      <vt:lpstr>Cost Sharing Type and Codes</vt:lpstr>
+      <vt:lpstr>Amount</vt:lpstr>
+      <vt:lpstr>Amount_Nonfunded</vt:lpstr>
+      <vt:lpstr>Cost_Sharing_Detail</vt:lpstr>
+      <vt:lpstr>Cost_Sharing_Type</vt:lpstr>
+      <vt:lpstr>Destination_Account_Funded</vt:lpstr>
+      <vt:lpstr>Destination_Account_Non_Funded</vt:lpstr>
+      <vt:lpstr>Fiscal_Year</vt:lpstr>
+      <vt:lpstr>Funding_Source_Funded</vt:lpstr>
+      <vt:lpstr>Funding_Source_Non_Funded</vt:lpstr>
+      <vt:lpstr>Template!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
-  <Company>MIT</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Cost Sharing Template - December 2025</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>Cost Sharing; Form</cp:keywords>
+  <dc:title>MIT Cost Sharing Template - May 2026</dc:title>
+  <dc:subject>MIT Cost Sharing Template</dc:subject>
+  <dc:creator>Robert Tolu</dc:creator>
+  <cp:keywords>cost sharing</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>