--- v1 (2026-06-02)
+++ v2 (2026-08-01)
@@ -2,105 +2,105 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10621"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-05 Cost sharing template/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-07 Cost sharing template/final/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1381CF9E-ACD0-4749-81B4-60EC36A27234}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="4OuVoEBM2oTbZPJs8PhQd+lDGj5z6vaIZvrJciAs/4Y01Rdo4z2NYDbfkIyUSgbhj9ZE1sMpczPqqDc56f8KNw==" workbookSaltValue="9xj8mYwjBQ3qOFc/mRO3qA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{37B37D51-4C4D-DC4B-9832-A1730EE873E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="HuUxJjAlKJq9/9wcQKTb2BRVhtVWfKQjvPEdPv5Pe2XFcFSnVjkljBXwKwheGGhzodpEL0iLhwp7eMHFV1zRdg==" workbookSaltValue="FThTapE5lx2L/O9IoanTNA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="36340" yWindow="760" windowWidth="30240" windowHeight="18180" activeTab="1" xr2:uid="{7E61B000-0755-41AE-9DC2-524590C9C310}"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="29040" windowHeight="14860" activeTab="1" xr2:uid="{7E61B000-0755-41AE-9DC2-524590C9C310}"/>
   </bookViews>
   <sheets>
     <sheet name="Cost Sharing Type and Codes" sheetId="1" r:id="rId1"/>
     <sheet name="Template" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Amount">Template!$D$6:$D$16</definedName>
     <definedName name="Amount_Nonfunded">Template!$D$19:$D$23</definedName>
     <definedName name="Cost_Sharing_Detail">Template!$B$6:$B$23</definedName>
     <definedName name="Cost_Sharing_Type">Template!$A$6:$A$23</definedName>
     <definedName name="Destination_Account_Funded">Template!$F$6:$F$16</definedName>
     <definedName name="Destination_Account_Non_Funded">Template!$F$19:$F$23</definedName>
     <definedName name="Fiscal_Year">Template!$C$6:$C$23</definedName>
     <definedName name="Funding_Source_Funded">Template!$E$6:$E$16</definedName>
     <definedName name="Funding_Source_Non_Funded">Template!$E$19:$E$23</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Template!$A$1:$F$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Template!$A$1:$F$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D24" i="2" l="1"/>
   <c r="D17" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="71">
   <si>
     <t>Cost Sharing Types</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>MF</t>
   </si>
   <si>
     <t>Mandatory Funding</t>
   </si>
   <si>
     <t>Sponsor requires cost sharing.</t>
   </si>
   <si>
     <t>VF</t>
   </si>
   <si>
@@ -184,154 +184,169 @@
   <si>
     <t>F&amp;A**</t>
   </si>
   <si>
     <t>Unrecovered F&amp;A</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>(b) Non-Funded Cost Sharing</t>
   </si>
   <si>
     <t>Volunteer Services</t>
   </si>
   <si>
     <t>Subrecipient***</t>
   </si>
   <si>
     <t>Cost Sharing Type</t>
   </si>
   <si>
     <t>7/1/26 to 6/30/27</t>
   </si>
   <si>
-    <t>FY27</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Comments:</t>
   </si>
   <si>
     <t>Important Note: Comments are entered only on the Level One WBS and may be viewed by all Kuali Coeus users.</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
     <t>****</t>
   </si>
   <si>
     <t>*****</t>
   </si>
   <si>
     <t>Unless otherwise negotiated, enter institute account 1402600 as funding source for Mandatory-Funded (MF) F&amp;A.  Enter a DLCI discretionary account for Voluntary Funded (VF) F&amp;A.</t>
   </si>
   <si>
     <t>Must be entered if subrecipient cost sharing is proposed.</t>
   </si>
   <si>
     <t>Destination account must be entered only when more than one lower level WBS cost sharing account is requested.  If cost sharing accounts have not yet been created, enter Destination "A", "B", "C", etc. to identify the separate accounts.</t>
   </si>
   <si>
-    <t>During award setup, provide actual accounts on this form.  At proposal stage, funding source codes may have been used to document cost sharing in Kuali Coeus.</t>
-[...1 lines deleted...]
-  <si>
     <t>Approval of all funding source (s), including those outside the administering DLCI</t>
   </si>
   <si>
-    <t>Funding Source</t>
-[...1 lines deleted...]
-  <si>
     <t>Approval by DLCI DAF or equivalent (Signature)</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>*Complete separate template or tab for each fiscal year.</t>
-[...4 lines deleted...]
-  <si>
     <t>COST SHARING TEMPLATE</t>
   </si>
   <si>
     <t>INSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>When a salary % (not $) is committed as cost sharing, use the current FY salary to calculate future year amounts.  When actual salary and EB are known, complete and submit to Research Administration Services via RAM.  When cost sharing salary is funded by a cost object outside the administering DLC, enter a separate line for each individual adding the individual's name (individual names will not be entered into Kuali Coeus).</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Sponsor does not require cost sharing, but PI offers it in proposal.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri (Body)"/>
       </rPr>
       <t>Not recommended.</t>
     </r>
   </si>
   <si>
+    <t>Other******</t>
+  </si>
+  <si>
+    <t>******</t>
+  </si>
+  <si>
+    <t>Add comments as to what is included in "Other."</t>
+  </si>
+  <si>
+    <t>-Complete separate template or tab for each fiscal year.</t>
+  </si>
+  <si>
+    <t>-Fill in relevant information in the shaded cells.</t>
+  </si>
+  <si>
     <r>
-      <t>*Unprotect password is "</t>
+      <t>-Unprotect password is "</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>mi</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>t" without the quotes.</t>
     </r>
   </si>
   <si>
-    <t>When a salary % (not $) is committed as cost sharing, use the current FY salary to calculate future year amounts.  When actual salary and EB are known, complete and submit to Research Administration Services via RAM.  When cost sharing salary is funded by a cost object outside the administering DLCI, enter a separate line for each individual adding the individual's name (individual names will not be entered into Kuali Coeus).</t>
+    <t>Funding Source (Cost Object)</t>
+  </si>
+  <si>
+    <t>At award phase, actual source accounts are required above (column E).</t>
+  </si>
+  <si>
+    <t>-Description of "Other" required in comment box below.</t>
+  </si>
+  <si>
+    <t>-Direct charge tuition should utilize "Other."</t>
+  </si>
+  <si>
+    <t>-Add lines as needed.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0000000"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -572,51 +587,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -663,130 +678,140 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>116230</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1371600</xdr:colOff>
-      <xdr:row>3</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>58087</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="3" name="Picture 2" descr="MIT Massachusetts Institute of Technology">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8733F7D5-80E4-4E88-9B73-F2B8239F83C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6144428" y="306730"/>
-          <a:ext cx="4104472" cy="340970"/>
+          <a:off x="7150100" y="0"/>
+          <a:ext cx="3098800" cy="820087"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1061,133 +1086,131 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B97C57FA-2F5D-4960-AB19-658074F0CA0D}">
   <dimension ref="A1:C20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.6640625" customWidth="1"/>
     <col min="2" max="2" width="24.6640625" customWidth="1"/>
     <col min="3" max="3" width="78.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="20" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="35"/>
       <c r="C3" s="36"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:3" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="37"/>
       <c r="C6" s="38"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="20" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="14">
         <v>0</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="11">
@@ -1243,638 +1266,678 @@
       </c>
       <c r="B19" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="12">
         <v>9988899</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="61FgbJWIj72BVBjaoq9C6t+Z+3b6jBuY71aNvo5xZtLC6oRNmOy6MpFgJ9uldNEWnf6IF5PtQFpoKtSxmGJovQ==" saltValue="JM0HlIBcPS/x72Gjy2tiQA==" spinCount="100000" sheet="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{709AC17E-E98E-48ED-B1F9-DBD8BBF9063C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G50"/>
+  <dimension ref="A1:G52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.6640625" style="17" customWidth="1"/>
     <col min="2" max="2" width="31.1640625" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="16.5" style="17" customWidth="1"/>
     <col min="5" max="6" width="22.6640625" style="17" customWidth="1"/>
     <col min="7" max="7" width="51.83203125" style="17" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.1640625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="24" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1" s="16" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2" s="17" t="s">
-        <v>59</v>
+      <c r="G2" s="42" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="18">
         <v>1234567</v>
       </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3" s="17" t="s">
-        <v>60</v>
+      <c r="G3" s="42" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4" s="17" t="s">
-        <v>64</v>
+      <c r="G4" s="42" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
+      <c r="G5" s="42" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="27" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="24"/>
       <c r="B7" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="32"/>
       <c r="D7" s="25"/>
       <c r="E7" s="32"/>
       <c r="F7" s="32"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C8" s="21"/>
       <c r="D8" s="22">
         <v>0</v>
       </c>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
+      <c r="G8" s="42"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9" s="21"/>
       <c r="D9" s="22">
         <v>0</v>
       </c>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
+      <c r="G9" s="42"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="21"/>
       <c r="D10" s="22">
         <v>0</v>
       </c>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
+      <c r="G10" s="42"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="21"/>
       <c r="D11" s="22">
         <v>0</v>
       </c>
-      <c r="E11" s="23"/>
-      <c r="F11" s="23"/>
+      <c r="E11" s="41">
+        <v>5</v>
+      </c>
+      <c r="F11" s="41">
+        <v>9999999</v>
+      </c>
+      <c r="G11" s="42" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C12" s="21"/>
       <c r="D12" s="22">
         <v>0</v>
       </c>
-      <c r="E12" s="23"/>
+      <c r="E12" s="41">
+        <v>6</v>
+      </c>
       <c r="F12" s="23"/>
+      <c r="G12" s="42"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="21"/>
       <c r="D13" s="22">
         <v>0</v>
       </c>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
+      <c r="G13" s="42"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="C14" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="21"/>
       <c r="D14" s="22">
         <v>0</v>
       </c>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
+      <c r="G14" s="42" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A15" s="19"/>
       <c r="B15" s="20"/>
       <c r="C15" s="21"/>
       <c r="D15" s="22"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
+      <c r="G15" s="42"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" s="19"/>
       <c r="B16" s="20"/>
       <c r="C16" s="21"/>
       <c r="D16" s="22"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
-    </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="G16" s="42"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17" s="29" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D17" s="30">
         <f>SUM(D8:D16)</f>
         <v>0</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A18" s="24"/>
       <c r="B18" s="24" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="32"/>
       <c r="D18" s="25"/>
       <c r="E18" s="32"/>
       <c r="F18" s="32"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="C19" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="21"/>
       <c r="D19" s="22">
         <v>0</v>
       </c>
-      <c r="E19" s="23"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E19" s="41">
+        <v>0</v>
+      </c>
+      <c r="F19" s="41">
+        <v>9999999</v>
+      </c>
+      <c r="G19" s="42"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="C20" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="21"/>
       <c r="D20" s="22">
         <v>0</v>
       </c>
-      <c r="E20" s="23"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E20" s="41">
+        <v>0</v>
+      </c>
+      <c r="F20" s="41">
+        <v>9999999</v>
+      </c>
+      <c r="G20" s="42"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="20" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="C21" s="21"/>
       <c r="D21" s="22">
         <v>0</v>
       </c>
-      <c r="E21" s="23"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E21" s="41">
+        <v>0</v>
+      </c>
+      <c r="F21" s="41">
+        <v>9999999</v>
+      </c>
+      <c r="G21" s="42" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
       <c r="C22" s="21"/>
       <c r="D22" s="22"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
-    </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="G22" s="42"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="19"/>
       <c r="B23" s="20"/>
       <c r="C23" s="21"/>
       <c r="D23" s="22"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
-    </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="G23" s="42"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24" s="29" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D24" s="30">
         <f>SUM(D19:D23)</f>
         <v>0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
-    <row r="26" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-    <row r="27" spans="1:6" x14ac:dyDescent="0.2">
+        <v>43</v>
+      </c>
+      <c r="B26" s="45"/>
+      <c r="C26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="45"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27"/>
       <c r="B27" s="24" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A28"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
     </row>
-    <row r="29" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="25" t="s">
-        <v>46</v>
-[...9 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="0.2">
+        <v>45</v>
+      </c>
+      <c r="B29" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
     </row>
-    <row r="31" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="25" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-    <row r="32" spans="1:6" x14ac:dyDescent="0.2">
+        <v>46</v>
+      </c>
+      <c r="B31" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="43"/>
+      <c r="D31" s="43"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A32" s="25"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="25" t="s">
-        <v>48</v>
-[...7 lines deleted...]
-      <c r="F33" s="40"/>
+        <v>47</v>
+      </c>
+      <c r="B33" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="43"/>
+      <c r="D33" s="43"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A34" s="25"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
     </row>
     <row r="35" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="25" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="F35" s="40"/>
+        <v>48</v>
+      </c>
+      <c r="B35" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="43"/>
+      <c r="D35" s="43"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="25"/>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
     </row>
     <row r="37" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="25" t="s">
-        <v>50</v>
-[...23 lines deleted...]
-      <c r="F39"/>
+        <v>49</v>
+      </c>
+      <c r="B37" s="43" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" s="43"/>
+      <c r="D37" s="43"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+    </row>
+    <row r="38" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="25"/>
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+    </row>
+    <row r="39" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A40" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A40"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A42" s="24" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A43"/>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A44" s="41">
-[...2 lines deleted...]
-      <c r="B44" s="41"/>
+      <c r="A44" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44"/>
       <c r="C44"/>
-      <c r="D44" s="33"/>
-[...1 lines deleted...]
-      <c r="F44" s="33"/>
+      <c r="D44" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A46"/>
-      <c r="B46"/>
+      <c r="A46" s="44"/>
+      <c r="B46" s="44"/>
       <c r="C46"/>
-      <c r="D46"/>
-[...1 lines deleted...]
-      <c r="F46"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="33"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A47" s="41"/>
-      <c r="B47" s="41"/>
+      <c r="A47"/>
+      <c r="B47"/>
       <c r="C47"/>
-      <c r="D47" s="33"/>
-[...1 lines deleted...]
-      <c r="F47" s="33"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A49"/>
-      <c r="B49"/>
+      <c r="A49" s="44"/>
+      <c r="B49" s="44"/>
       <c r="C49"/>
-      <c r="D49"/>
-[...1 lines deleted...]
-      <c r="F49"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="33"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A50" s="41"/>
-      <c r="B50" s="41"/>
+      <c r="A50"/>
+      <c r="B50"/>
       <c r="C50"/>
-      <c r="D50" s="33"/>
-[...1 lines deleted...]
-      <c r="F50" s="33"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A51"/>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A52" s="44"/>
+      <c r="B52" s="44"/>
+      <c r="C52"/>
+      <c r="D52" s="33"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="33"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gtWNzSccJ/DUGfsUkrpDwgVKr27bQR4Inl4tFz07dnk8ORVMFPayAKqE3rslT14nrJ4uCThimdZue9Xyz0mVGw==" saltValue="WJzAs+dr1sLLS+y/fmPUoQ==" spinCount="100000" sheet="1"/>
-  <mergeCells count="9">
+  <sheetProtection algorithmName="SHA-512" hashValue="JaV+RBNigW6PIkrLOuNHl0QRm7GPkowrWj7fwXgMd3fuj0R+6JEPUL+6cUVMgAgooneZsdnUbtjNCN/CZP2wUg==" saltValue="6hDaSzyFV1P7w7sPpnOk7Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="10">
     <mergeCell ref="B37:F37"/>
-    <mergeCell ref="A44:B44"/>
-[...1 lines deleted...]
-    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="A52:B52"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B29:F29"/>
     <mergeCell ref="B31:F31"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B35:F35"/>
+    <mergeCell ref="B39:F39"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8:A16" xr:uid="{2EB76308-0710-4033-ABFA-68661C0A953E}">
       <formula1>"MF,VF"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A19:A23" xr:uid="{6E662F42-C3F0-41B8-92D9-36943049BC4F}">
       <formula1>"MNF,VNF"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -1896,37 +1959,37 @@
       <vt:lpstr>Template</vt:lpstr>
       <vt:lpstr>Amount</vt:lpstr>
       <vt:lpstr>Amount_Nonfunded</vt:lpstr>
       <vt:lpstr>Cost_Sharing_Detail</vt:lpstr>
       <vt:lpstr>Cost_Sharing_Type</vt:lpstr>
       <vt:lpstr>Destination_Account_Funded</vt:lpstr>
       <vt:lpstr>Destination_Account_Non_Funded</vt:lpstr>
       <vt:lpstr>Fiscal_Year</vt:lpstr>
       <vt:lpstr>Funding_Source_Funded</vt:lpstr>
       <vt:lpstr>Funding_Source_Non_Funded</vt:lpstr>
       <vt:lpstr>Template!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>MIT Cost Sharing Template - May 2026</dc:title>
+  <dc:title>MIT Cost Sharing Template - July 2026</dc:title>
   <dc:subject>MIT Cost Sharing Template</dc:subject>
   <dc:creator>Robert Tolu</dc:creator>
   <cp:keywords>cost sharing</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>