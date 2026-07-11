--- v0 (2025-12-05)
+++ v1 (2026-07-11)
@@ -1,150 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11011"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10621"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/kiirja/Dropbox (MIT)/2023 Storage/RAS website/Rates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-07 Rates - allocation, EB, VA/final/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78B1D535-F46C-684B-BA4B-795AA34930B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3599454A-A13C-7F49-8E67-ED3769CCEC85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29820" yWindow="4040" windowWidth="23260" windowHeight="12580" xr2:uid="{933973B5-2005-40D5-A265-C88519AA9048}"/>
+    <workbookView xWindow="39720" yWindow="1500" windowWidth="29040" windowHeight="15720" xr2:uid="{933973B5-2005-40D5-A265-C88519AA9048}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="HHS" sheetId="1" r:id="rId1"/>
+    <sheet name="Non-HHS" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B32" i="1" l="1"/>
+  <c r="B22" i="2" l="1"/>
+  <c r="B30" i="2"/>
+  <c r="B28" i="2"/>
+  <c r="B14" i="2"/>
+  <c r="B25" i="2"/>
+  <c r="B23" i="2"/>
+  <c r="B19" i="2"/>
+  <c r="B18" i="2"/>
+  <c r="B17" i="2"/>
+  <c r="B16" i="2"/>
+  <c r="B16" i="1"/>
+  <c r="B32" i="1"/>
   <c r="B31" i="1"/>
   <c r="B30" i="1"/>
   <c r="B14" i="1"/>
   <c r="B25" i="1" s="1"/>
   <c r="B23" i="1"/>
   <c r="B19" i="1"/>
-  <c r="B16" i="1"/>
-[...1 lines deleted...]
-  <c r="B27" i="1" l="1"/>
+  <c r="B17" i="1"/>
+  <c r="B20" i="2" l="1"/>
+  <c r="B27" i="2"/>
+  <c r="B31" i="2" s="1"/>
+  <c r="B27" i="1"/>
   <c r="B28" i="1" s="1"/>
   <c r="B18" i="1"/>
   <c r="B20" i="1" s="1"/>
   <c r="B22" i="1" s="1"/>
+  <c r="B32" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="35">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="39">
   <si>
     <t>Allocation
  Applied</t>
   </si>
   <si>
     <t>400005 Summer Faculty</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Allocation S&amp;W</t>
   </si>
   <si>
     <t>400350 - RA</t>
   </si>
   <si>
     <t>Allocation M&amp;S</t>
   </si>
   <si>
     <t>600204 -EB-On</t>
   </si>
   <si>
     <t xml:space="preserve">EB on </t>
   </si>
   <si>
     <t>600236 - RES Vac</t>
   </si>
   <si>
     <t>Vac On</t>
   </si>
   <si>
     <t>420226 - M&amp;S</t>
   </si>
   <si>
     <t>F&amp;A</t>
   </si>
   <si>
     <t>421500- SC</t>
   </si>
   <si>
-    <t>420600-Sub</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">420620 - Sub not </t>
   </si>
   <si>
     <t>421900 - computer</t>
   </si>
   <si>
     <t>421818 - equip</t>
   </si>
   <si>
     <t>Total Directs</t>
   </si>
   <si>
     <t>600100 - allocation S&amp;W</t>
   </si>
   <si>
     <t>Allocation = Salary and Wages allocation rate of 10%  is applied to expenses totalling $250,000</t>
   </si>
   <si>
     <t>600226 - EB not mtdc</t>
   </si>
   <si>
     <t>EB rate of 25% is applied to total S&amp;W allocation of $25,000</t>
   </si>
   <si>
     <t>6002385 - res vac not mtdc</t>
@@ -159,209 +170,380 @@
     <t>Allocation = Materials and Supplies allocation rate of 5%  is applied to expenses totalling $250,000</t>
   </si>
   <si>
     <t>Total Allocation charges</t>
   </si>
   <si>
     <t>Direct Costs Plus Allocation</t>
   </si>
   <si>
     <t>600304 - F&amp;A</t>
   </si>
   <si>
     <t>Less Exclusions for Sub ($15K) and Equipment ($5K)</t>
   </si>
   <si>
     <t>MTDC Base</t>
   </si>
   <si>
     <t>F&amp;A Charges $318,000 x 65% =</t>
   </si>
   <si>
     <t>Total Direct Costs including Allocations</t>
   </si>
   <si>
     <t>Total Project Expenses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  *  Note:  MIT’s FY27 F&amp;A rate agreement will reflect the subaward threshold increase from $25,000 to $50,000 (excluding NIH awards)  </t>
+  </si>
+  <si>
+    <t>An Example of Allocation Rate Cost Calculation on an HHS Project</t>
+  </si>
+  <si>
+    <t>An Example of Allocation Rate Cost Calculation on a Non-HHS Project</t>
+  </si>
+  <si>
+    <t>420602-Sub *</t>
+  </si>
+  <si>
+    <r>
+      <t>420600-Sub</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF750014"/>
+        <rFont val="Calibri (Body)"/>
+      </rPr>
+      <t xml:space="preserve"> *</t>
+    </r>
+  </si>
+  <si>
+    <t>Example updated July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF750014"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF750014"/>
+      <name val="Calibri (Body)"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="3" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF750014"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>317500</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>96374</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>990600</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>184261</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2" descr="MIT Office of the Vice President for Research">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3BF3AD2-429E-F04F-FA1B-1A3B5069C244}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="317500" y="7754474"/>
+          <a:ext cx="2451100" cy="278387"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>355600</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1028700</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>11687</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="MIT Office of the Vice President for Research">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34682207-B782-9040-91B5-48BACC1976B8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="355600" y="7772400"/>
+          <a:ext cx="2451100" cy="278387"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -423,51 +605,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -565,393 +747,728 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02548736-ECF1-44FC-BA87-69E1A84C764E}">
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:G37"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.33203125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="11.1640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
-        <v>0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="C3" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B4" s="1">
         <v>40000</v>
       </c>
       <c r="C4" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="4" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="G4" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="32" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B5" s="1">
         <v>160000</v>
       </c>
       <c r="C5" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G5" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="16" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B6" s="1">
         <v>50000</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G6" s="5">
         <v>0.25</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="16" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="1">
         <v>18000</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G7" s="5">
         <v>0.09</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="16" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8" s="1">
         <v>14000</v>
       </c>
       <c r="C8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G8" s="5">
         <v>0.65</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B9" s="1">
         <v>8000</v>
       </c>
       <c r="C9" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="B10" s="1">
         <v>25000</v>
       </c>
       <c r="C10" t="s">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B11" s="1">
         <v>15000</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B12" s="1">
         <v>3000</v>
       </c>
       <c r="C12" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B13" s="1">
         <v>5000</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B14" s="1">
         <f>SUM(B4:B13)</f>
         <v>338000</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B16" s="1">
         <f>(B4+B5+B8+B9+B10+B12)*G4</f>
         <v>25000</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B17" s="1">
         <f>B16*G6</f>
         <v>6250</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B18" s="1">
         <f>B16*G7</f>
         <v>2250</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B19" s="1">
         <f>(B4+B5+B8+B9+B10+B12)*G5</f>
         <v>12500</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B20" s="1">
         <f>SUM(B16:B19)</f>
         <v>46000</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B22" s="1">
         <f>SUM(B14+B20)</f>
         <v>384000</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B23" s="1">
         <f>(B4+B5+B6+B7+B8+B9+B10+B12)*G8</f>
         <v>206700</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B25" s="1">
         <f>SUM(B14)</f>
         <v>338000</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="32" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B26" s="1">
         <v>-20000</v>
       </c>
       <c r="E26" s="6"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B27" s="1">
         <f>SUM(B25:B26)</f>
         <v>318000</v>
       </c>
       <c r="E27" s="6"/>
     </row>
     <row r="28" spans="1:5" ht="32" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B28" s="1">
         <f>SUM(B27*65%)</f>
         <v>206700</v>
       </c>
       <c r="E28" s="6"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="2"/>
     </row>
     <row r="30" spans="1:5" ht="32" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B30" s="1">
         <f>SUM(B22)</f>
         <v>384000</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B31" s="1">
         <f>SUM(B28)</f>
         <v>206700</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="16" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B32" s="1">
         <f>SUM(B30:B31)</f>
         <v>590700</v>
       </c>
     </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A37" t="s">
+        <v>38</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27ECADEE-8643-4F78-9B32-47622A2631AC}">
+  <dimension ref="A1:G37"/>
+  <sheetViews>
+    <sheetView topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.5" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="32" x14ac:dyDescent="0.2">
+      <c r="C3" s="2" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="32" x14ac:dyDescent="0.2">
+      <c r="A4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="1">
+        <v>40000</v>
+      </c>
+      <c r="C4" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="5">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="32" x14ac:dyDescent="0.2">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="1">
+        <v>160000</v>
+      </c>
+      <c r="C5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="1">
+        <v>50000</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="5">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="1">
+        <v>18000</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="5">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="1">
+        <v>14000</v>
+      </c>
+      <c r="C8" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="5">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="1">
+        <v>8000</v>
+      </c>
+      <c r="C9" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="1">
+        <v>50000</v>
+      </c>
+      <c r="C10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="1">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3000</v>
+      </c>
+      <c r="C12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="1">
+        <f>SUM(B4:B13)</f>
+        <v>363000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="1">
+        <f>(B4+B5+B8+B9+B10+B12)*G4</f>
+        <v>27500</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="1">
+        <f>B16*G6</f>
+        <v>6875</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="1">
+        <f>B16*G7</f>
+        <v>2475</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="1">
+        <f>(B4+B5+B8+B9+B10+B12)*G5</f>
+        <v>13750</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="1">
+        <f>SUM(B16:B19)</f>
+        <v>50600</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="1">
+        <f>SUM(B14+B20)</f>
+        <v>413600</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="1">
+        <f>(B4+B5+B6+B7+B8+B9+B10+B12)*G8</f>
+        <v>222950</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="1">
+        <f>SUM(B14)</f>
+        <v>363000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="32" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="1">
+        <v>-20000</v>
+      </c>
+      <c r="E26" s="6"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="1">
+        <f>SUM(B25:B26)</f>
+        <v>343000</v>
+      </c>
+      <c r="E27" s="6"/>
+    </row>
+    <row r="28" spans="1:5" ht="32" x14ac:dyDescent="0.2">
+      <c r="A28" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="1">
+        <f>SUM(B27*65%)</f>
+        <v>222950</v>
+      </c>
+      <c r="E28" s="6"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="2"/>
+    </row>
+    <row r="30" spans="1:5" ht="32" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="1">
+        <f>SUM(B22)</f>
+        <v>413600</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="1">
+        <f>SUM(B28)</f>
+        <v>222950</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="A32" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="1">
+        <f>SUM(B30:B31)</f>
+        <v>636550</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>HHS</vt:lpstr>
+      <vt:lpstr>Non-HHS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Allocation Costs Example - July 2023</dc:title>
-  <dc:subject>Allocation Costs Example - July 2023</dc:subject>
+  <dc:title>Allocation Costs Example - July 2026</dc:title>
+  <dc:subject>Allocation Costs Example - July 2026</dc:subject>
   <dc:creator>Joseph Foley</dc:creator>
   <cp:keywords>allocation costs, rates</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>