--- v0 (2025-12-05)
+++ v1 (2026-06-03)
@@ -2,109 +2,106 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/slicerCaches/slicerCache1.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/slicers/slicer1.xml" ContentType="application/vnd.ms-excel.slicer+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10921"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10503"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2025-09 RA Guide refresh/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-04 RA Guide review/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{996F6BE7-1748-9846-9B86-5CBBBEF25656}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AC5E4BD-A029-FC4F-B34D-EB71FABE9C8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="9900" yWindow="760" windowWidth="16860" windowHeight="17880" xr2:uid="{C3E70DF7-7CAC-0D47-B1AE-E528E3DA4262}"/>
   </bookViews>
   <sheets>
     <sheet name="RA Resources &amp; Training Guide" sheetId="17" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RA Resources &amp; Training Guide'!$C$1:$G$129</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RA Resources &amp; Training Guide'!$C$1:$G$127</definedName>
     <definedName name="_xlnm.Extract" localSheetId="0">'RA Resources &amp; Training Guide'!#REF!</definedName>
     <definedName name="Slicer_Topic">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{46BE6895-7355-4a93-B00E-2C351335B9C9}">
       <x15:slicerCaches xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
         <x14:slicerCache r:id="rId2"/>
       </x15:slicerCaches>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="164">
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Lifecycle of an Award</t>
   </si>
   <si>
-    <t>Fundamentals of Financial Management (live via Zoom)</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuali Coeus (KC) Learning Bundle</t>
   </si>
   <si>
     <t>SAP Financial Reporting</t>
   </si>
   <si>
     <t>Roles and Authorizations</t>
   </si>
   <si>
     <t>Sponsored Award Monitoring and Closeout</t>
   </si>
   <si>
     <t>Travel Policies for the Traveler</t>
   </si>
   <si>
     <t>Travel Policies for the Approver</t>
   </si>
   <si>
     <t>Salary Certification</t>
   </si>
   <si>
     <t>Community Drop In Information</t>
   </si>
   <si>
     <t>Integrity and Compliance</t>
@@ -133,53 +130,50 @@
   <si>
     <t>NSF Proposal File Update</t>
   </si>
   <si>
     <t>OSATT</t>
   </si>
   <si>
     <t>KC Quick Cards - Awards</t>
   </si>
   <si>
     <t>Financial Closeout</t>
   </si>
   <si>
     <t>Managing Awards</t>
   </si>
   <si>
     <t>Financial Review and Control (FRC)</t>
   </si>
   <si>
     <t>Reporting and Closeout</t>
   </si>
   <si>
     <t>MIT Audit Division Guidance</t>
   </si>
   <si>
-    <t>OSATT Core</t>
-[...1 lines deleted...]
-  <si>
     <t>Roles and Responsibilities: Proposal Preparation and Routing</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>ProCard Cardholder Online Training</t>
   </si>
   <si>
     <t>ProCard Verifier Online Training</t>
   </si>
   <si>
     <t>eRFP: Request for Payment</t>
   </si>
   <si>
     <t>Introduction to Financial Review and Control</t>
   </si>
   <si>
     <t>Is It Allowable?</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>RAS</t>
@@ -379,155 +373,134 @@
   <si>
     <t>Export Control</t>
   </si>
   <si>
     <t>Research Administration Listserv</t>
   </si>
   <si>
     <t>RAS Contract Administrators (CAs)</t>
   </si>
   <si>
     <t>Cost Sharing Post-Award Management</t>
   </si>
   <si>
     <t>Developing Compelling Budget Justifications</t>
   </si>
   <si>
     <t>Institutional Proposals</t>
   </si>
   <si>
     <t>Reading a Solicitation</t>
   </si>
   <si>
     <t>Understanding the Notice of Award (NOA)</t>
   </si>
   <si>
-    <t>International Activities</t>
-[...1 lines deleted...]
-  <si>
     <t>Capital &amp; Fabricated Equipment at Award</t>
   </si>
   <si>
     <t>Security, Integrity and Compliance</t>
   </si>
   <si>
-    <t>Fundamentals of Financial Management (self-paced on web)</t>
-[...1 lines deleted...]
-  <si>
     <t>Review and Approval by DLCIs and others</t>
   </si>
   <si>
     <t>KC Quick Reference Cards</t>
   </si>
   <si>
-    <t>Get Control over Subrecipient Monitoring Controls </t>
-[...1 lines deleted...]
-  <si>
     <t>Subawards: Post-Award Process</t>
   </si>
   <si>
     <t>Better Together: When Pre-Award Becomes a Post-Award Activity </t>
   </si>
   <si>
     <t>Sponsored Projects Basics</t>
   </si>
   <si>
     <t>Changes to Programs During Life of an Award</t>
   </si>
   <si>
-    <t>Travel Expense on Sponsored Programs</t>
-[...1 lines deleted...]
-  <si>
     <t>NSF Fundamentals Virtual Workshop</t>
   </si>
   <si>
     <t>Postdoctoral Appointments and Fellowships</t>
   </si>
   <si>
     <t>MIT TLO and Intellectual Property</t>
   </si>
   <si>
     <t>Setting Up an Award</t>
   </si>
   <si>
-    <t>Environment, Health, &amp; Safety Office</t>
-[...1 lines deleted...]
-  <si>
     <t>MIT Submission Approval Process</t>
   </si>
   <si>
     <t>Purchasing</t>
   </si>
   <si>
     <t>Selection of Source Form (Purchases &gt; $10,000)</t>
   </si>
   <si>
     <t>Shipping, Mailing, Customs Brokerage</t>
   </si>
   <si>
     <t>Charging Faculty Summer Salary</t>
   </si>
   <si>
     <t>Criteria for Subrecipients, Contractors, and Consultants</t>
   </si>
   <si>
     <t>Closing Out an Award</t>
   </si>
   <si>
     <t>Project Scope</t>
   </si>
   <si>
     <t>International Project Considerations</t>
   </si>
   <si>
     <t>Project Sponsors</t>
   </si>
   <si>
     <t>Managing Project Risk</t>
   </si>
   <si>
     <t>SBIR/STTR: Overview and Best Practices</t>
   </si>
   <si>
-    <t>Subawards: Updates and Hot Topics</t>
-[...1 lines deleted...]
-  <si>
     <t>EVPT</t>
   </si>
   <si>
     <t>Understanding MIT's Finances</t>
   </si>
   <si>
     <t>Industrial Liaison Program</t>
   </si>
   <si>
     <t>Direct and Indirect Costs</t>
   </si>
   <si>
-    <t>Determining On-Campus and Off-Campus Rates</t>
-[...1 lines deleted...]
-  <si>
     <t>Buy-to-Pay (B2P) Training</t>
   </si>
   <si>
     <t>Graduate Research Assistant Tuition Rates and Subsidy</t>
   </si>
   <si>
     <t>Journal Vouchers II: Advanced</t>
   </si>
   <si>
     <t xml:space="preserve">MIT Audit: Prudent Management &amp; Oversight Keys </t>
   </si>
   <si>
     <t>Closing Out an Award: Roles and Responsibilities</t>
   </si>
   <si>
     <t>RA Support Team (ra-help@mit.edu)</t>
   </si>
   <si>
     <t>Research Administration at MIT Org Chart</t>
   </si>
   <si>
     <t>Cost Principles and Unallowable Costs</t>
   </si>
   <si>
     <t>Understanding the Notice of Award</t>
@@ -548,50 +521,71 @@
     <t>Research Security and Foreign Engagement</t>
   </si>
   <si>
     <t>RA Community News archive</t>
   </si>
   <si>
     <t>Preparing and Submitting a Proposal</t>
   </si>
   <si>
     <t>Negotiating and Accepting an Award</t>
   </si>
   <si>
     <t>Managing Projects</t>
   </si>
   <si>
     <t>Cost Transfers on Sponsored Accounts</t>
   </si>
   <si>
     <t>Audits and Auditors</t>
   </si>
   <si>
     <t>Disclosures in MyCOI-OPA+: DLCI Overview</t>
   </si>
   <si>
     <t>Explore Finance Administration – Sponsored Activity</t>
+  </si>
+  <si>
+    <t>Office of Strategic Alliances, Transactions &amp; Translation</t>
+  </si>
+  <si>
+    <t>Industrial Liaison Program &amp; Startup Exchange</t>
+  </si>
+  <si>
+    <t>Environment, Health &amp; Safety Office</t>
+  </si>
+  <si>
+    <t>Fundamentals of Financial Management</t>
+  </si>
+  <si>
+    <t>Determination of Off-Campus F&amp;A Rates</t>
+  </si>
+  <si>
+    <t>Travel Expense on a Sponsored Program</t>
+  </si>
+  <si>
+    <t>Subawards: Updates &amp; Hot Topics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
@@ -1043,59 +1037,59 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/slicerCaches/slicerCache1.xml><?xml version="1.0" encoding="utf-8"?>
 <slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Slicer_Topic" xr10:uid="{753AE95E-3BDC-6A46-90D3-7BBD0B36D8B8}" sourceName="Topic">
   <extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
       <x15:tableSlicerCache tableId="3" column="8"/>
     </x:ext>
   </extLst>
 </slicerCacheDefinition>
 </file>
 
 <file path=xl/slicers/slicer1.xml><?xml version="1.0" encoding="utf-8"?>
 <slicers xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10">
   <slicer name="Topic" xr10:uid="{F1EA82C0-8303-3A48-BA26-EC2FDC334FBD}" cache="Slicer_Topic" caption="Topic" rowHeight="251883"/>
 </slicers>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73E26BBC-B6C0-F64C-9997-074A327EB73B}" name="Table14" displayName="Table14" ref="B1:E131" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
-  <autoFilter ref="B1:E131" xr:uid="{2A8BA130-BA68-434A-90E0-2F5F615EDFE4}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73E26BBC-B6C0-F64C-9997-074A327EB73B}" name="Table14" displayName="Table14" ref="B1:E129" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="B1:E129" xr:uid="{2A8BA130-BA68-434A-90E0-2F5F615EDFE4}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:G124">
-    <sortCondition ref="C49:C124"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:G122">
+    <sortCondition ref="C48:C122"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{66D4B858-2B39-B540-8E6A-9EA0466A92FD}" name="Resource" dataDxfId="3" dataCellStyle="Hyperlink"/>
     <tableColumn id="8" xr3:uid="{CAEB358C-44D4-3341-8706-E5EF736BF785}" name="Topic" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{EE8E8C51-F803-0546-A3A6-01BAA458179F}" name="Source" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{C54FFA5E-91CE-444B-99A9-B542DF7C4651}" name="Action" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1359,1961 +1353,1945 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/training/virtual-drop-ra-support-sessions" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/quick-reference-cards" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/cost-transfers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/600-institutional-base-salary-&#8212;-all-appointments" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10070w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/mit-approval-and-submission" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ist.mit.edu/rolesdb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance/export-control" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/early-career-funding-guide" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/document/kuali-coeus-institutional-proposal-quick-reference-v2-dec-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/quick-reference-cards" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://audit.mit.edu/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/federal-research-facilities-and-administrative-fa-rates/determination-on-campus-and-off-campus-rates" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=0806fca9-a376-4419-af7c-b147010a8cb1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16134w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16141w" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10050w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/managing-subawards" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16130w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-career-resources/newsletters" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16090w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards-overview" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=88d24880-9580-470d-81ca-ae35015bfe30" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/osp-service-tracker-ost-guidelines-dlc-users" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/criteria-subrecipients-contractors-vendors-and-consultants-independent-contractors" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/scope/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/cost-principles-and-allowable-expenses" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/about/training" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64060w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance/foreign-engagement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-projects-basics/direct-and-indirect-costs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16050w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64073w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/purchasing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64076w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16143w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/negotiating-and-accepting-award" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osatt.mit.edu/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facts.mit.edu/research-highlights/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/managing-subawards" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16024w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/vpr/www/ras/Lifecycle-of-an-Award/story.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10170w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-career-resources/research-administration-email-lists" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/document/kc-proposal-review-and-approval-for-dlci-deanvprprovost-approvers-v2-august-2024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/closing-out-award" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/otherkeyconsiderations/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=7d9b7537-6589-468e-8235-adb001366563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16032w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/financial-review-and-control-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsor-information" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=CTD20143w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10250w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64055w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/selection-of-source-form" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/proposal-submission-methods-flowchart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osatt.mit.edu/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/pivot-comprehensive-funding-search-tool" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=23d7d0bf-bbc2-4457-9cd9-b124016613e7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16133w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/sponsors/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=1eb63e41-299a-492a-9cb3-b29d012aa8b7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/mit-systems-process-flow-kc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tlo.mit.edu/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/international-activities" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/roles-and-responsibilities" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16092w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/about-ras/staff/by-department" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/proposal-preparation-checklist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=b34f735b-fb07-46ad-80a5-adb00129eb72" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/audits-and-auditors" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/expert-buying-advice/shipping-mailing-customs-brokerage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/reporting-requirements" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16003w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsor-information/sponsor-disclosure-requirements" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64056w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10260w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-policies-and-procedures" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics/classification-sponsored-projects" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics/types-sponsored-awards" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/internal-funding-opportunities" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/changes-programs-during-life-award" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16132w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=6335c145-596b-4449-9445-b29d010f286b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-support/tools-and-systems" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/html5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilp.mit.edu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM15073w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16110w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/managing-project-risk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/reporting-and-closing-out-award/roles-and-responsibilities" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ra-help@mit.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/budget-development/sample-budget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audit.mit.edu/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/closing-out-award/record-retention" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64064w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c244f62b-d3c0-4ab2-a6f8-ad520020f738" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ist.mit.edu/rolesdb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/300-payroll-suspense" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/purchasing/making-purchases-using-mit-funds" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10272w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c9c424a3-360e-4bc7-9657-ad1d015b51e5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/setting-award" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehs.mit.edu/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16136w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/training/getting-started-guide/how-do-i-begin-using-kuali-coeus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.research.gov/common/attachment/Desktop/How%20to%20Submit%20PFUs%20and%20Budget%20Revisions_Final_508.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/limited-submissions" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16050w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=8598ad47-8a4c-40bc-a031-b11401653b00" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16131w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16135w" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10050c&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16056r&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/research-administration-mit-organization-chart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=556052ad-a68c-47e9-b011-ade1015918bf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/graduate-research-assistant-tuition-rates-and-subsidy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/charging-faculty-summer-salary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.microsoft.com/office/2007/relationships/slicer" Target="../slicers/slicer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/sponsors/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-career-resources/newsletters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards-overview" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=88d24880-9580-470d-81ca-ae35015bfe30" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/financial-review-and-control-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osatt.mit.edu/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/managing-subawards" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/reporting-requirements" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64060w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/expert-buying-advice/shipping-mailing-customs-brokerage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/about/training" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance/foreign-engagement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-projects-basics/direct-and-indirect-costs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/negotiating-and-accepting-award" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16032w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/pivot-comprehensive-funding-search-tool" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsor-information" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16132w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=6335c145-596b-4449-9445-b29d010f286b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osatt.mit.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10170w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/international-activities" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16110w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-career-resources/research-administration-email-lists" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=7d9b7537-6589-468e-8235-adb001366563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/document/kc-proposal-review-and-approval-for-dlci-deanvprprovost-approvers-v2-august-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/audits-and-auditors" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tlo.mit.edu/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/closing-out-award/record-retention" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/managing-project-risk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsor-information/sponsor-disclosure-requirements" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10250w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64055w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16003w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehs.mit.edu/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/purchasing/making-purchases-using-mit-funds" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16136w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics/types-sponsored-awards" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilpstex.mit.edu/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/internal-funding-opportunities" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM15073w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=8598ad47-8a4c-40bc-a031-b11401653b00" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/vpr/www/ras/Lifecycle-of-an-Award/story.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/mit-systems-process-flow-kc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/about-ras/staff/by-department" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16092w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/proposal-submission-methods-flowchart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16135w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=b34f735b-fb07-46ad-80a5-adb00129eb72" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audit.mit.edu/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ist.mit.edu/rolesdb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/300-payroll-suspense" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10260w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64056w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/proposal-preparation-checklist" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/charging-faculty-summer-salary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics/classification-sponsored-projects" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/html5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/setting-award" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/limited-submissions" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/changes-programs-during-life-award" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/mit-approval-and-submission" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16134w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16141w" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-support/tools-and-systems" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16050w" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/roles-and-responsibilities" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-policies-and-procedures" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ra-help@mit.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c244f62b-d3c0-4ab2-a6f8-ad520020f738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/budget-development/sample-budget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/graduate-research-assistant-tuition-rates-and-subsidy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/criteria-subrecipients-contractors-vendors-and-consultants-independent-contractors" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/scope/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.microsoft.com/office/2007/relationships/slicer" Target="../slicers/slicer1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/cost-transfers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/600-institutional-base-salary-&#8212;-all-appointments" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64064w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10272w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c9c424a3-360e-4bc7-9657-ad1d015b51e5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/quick-reference-cards" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/determination-off-campus-fa-rates" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64073w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/purchasing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16143w" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16056r&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.research.gov/common/attachment/Desktop/How%20to%20Submit%20PFUs%20and%20Budget%20Revisions_Final_508.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://audit.mit.edu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16130w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16131w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64076w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/reporting-and-closing-out-award/roles-and-responsibilities" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/research-administration-mit-organization-chart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=556052ad-a68c-47e9-b011-ade1015918bf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/otherkeyconsiderations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/training/virtual-drop-ra-support-sessions" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/quick-reference-cards" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/osp-service-tracker-ost-guidelines-dlc-users" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/managing-subawards" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/closing-out-award" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10070w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/early-career-funding-guide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16050w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/selection-of-source-form" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=CTD20143w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ist.mit.edu/rolesdb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance/export-control" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/document/kuali-coeus-institutional-proposal-quick-reference-v2-dec-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facts.mit.edu/research-highlights/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/cost-principles-and-allowable-expenses" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16024w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=0806fca9-a376-4419-af7c-b147010a8cb1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16133w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=1eb63e41-299a-492a-9cb3-b29d012aa8b7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10050w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/training/getting-started-guide/how-do-i-begin-using-kuali-coeus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16090w" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EA9B47D-F61A-D944-B1DE-67C70DA00044}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H169"/>
+  <dimension ref="A1:H167"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A107" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A110" sqref="A110:XFD110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.5" style="9" customWidth="1"/>
     <col min="2" max="2" width="76.6640625" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.33203125" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.83203125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.83203125" style="9" customWidth="1"/>
     <col min="6" max="6" width="44.83203125" style="9" customWidth="1"/>
     <col min="7" max="7" width="20.5" style="9" customWidth="1"/>
     <col min="8" max="16384" width="10.83203125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="7" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B1" s="11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="12" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="12" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="12" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="12" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
     </row>
     <row r="7" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="12" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="13" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="12" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="12" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="12" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="3" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="23" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="12" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="12" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="12" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="12" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="12" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="12" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="12" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="12" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="12" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="12" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="12" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="1"/>
       <c r="B39" s="12" t="s">
-        <v>2</v>
+        <v>160</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      <c r="A40" s="1"/>
+        <v>69</v>
+      </c>
+      <c r="F39" s="1"/>
+    </row>
+    <row r="40" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="12" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>32</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>61</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>71</v>
-[...15 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="14" t="s">
-[...9 lines deleted...]
-        <v>53</v>
+      <c r="B42" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>51</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
-    <row r="43" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="12" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      <c r="H43" s="1"/>
+        <v>51</v>
+      </c>
     </row>
     <row r="44" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="12" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="12" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="12" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>150</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>94</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="12" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="12" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="49" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="12" t="s">
-        <v>28</v>
+      <c r="B49" s="13" t="s">
+        <v>119</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="13" t="s">
-        <v>126</v>
+      <c r="B50" s="12" t="s">
+        <v>109</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="51" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="12" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="52" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="12" t="s">
-        <v>45</v>
+      <c r="B52" s="14" t="s">
+        <v>41</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>94</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="53" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="14" t="s">
-        <v>43</v>
+      <c r="B53" s="12" t="s">
+        <v>2</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>94</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="54" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="12" t="s">
-        <v>3</v>
+        <v>110</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="55" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="12" t="s">
-        <v>114</v>
+      <c r="B55" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>94</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="56" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="14" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="57" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="14" t="s">
-        <v>105</v>
+      <c r="B57" s="12" t="s">
+        <v>67</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>94</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="58" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="12" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="59" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="12" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="60" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="12" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>147</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>94</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="61" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="12" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="62" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="12" t="s">
-        <v>160</v>
+        <v>118</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="63" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="12" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="64" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="12" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
     </row>
     <row r="65" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="12" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="66" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B66" s="12" t="s">
-        <v>20</v>
+      <c r="B66" s="13" t="s">
+        <v>120</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="67" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="13" t="s">
-        <v>127</v>
+      <c r="B67" s="12" t="s">
+        <v>135</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="68" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="12" t="s">
-        <v>144</v>
+        <v>28</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="69" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="70" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="71" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="12" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="72" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="73" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B73" s="12" t="s">
-        <v>8</v>
+      <c r="B73" s="13" t="s">
+        <v>121</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
     </row>
     <row r="74" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="13" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="75" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="13" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="76" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="13" t="s">
-        <v>91</v>
+      <c r="B76" s="12" t="s">
+        <v>162</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="77" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="12" t="s">
-        <v>120</v>
+        <v>152</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="78" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="12" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>153</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="79" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="12" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>47</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="80" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="12" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="C80" s="2" t="s">
         <v>23</v>
       </c>
+      <c r="C80" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="D80" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="81" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="12" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>31</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="82" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="12" t="s">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="83" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="12" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="84" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="12" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="85" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="12" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="86" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B86" s="12" t="s">
-        <v>85</v>
+      <c r="B86" s="13" t="s">
+        <v>123</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="87" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="13" t="s">
-        <v>130</v>
+      <c r="B87" s="12" t="s">
+        <v>8</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="88" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="12" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="89" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="12" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="90" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="12" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="91" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="12" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="92" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="12" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="93" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="12" t="s">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="94" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B94" s="12" t="s">
-        <v>122</v>
+      <c r="B94" s="13" t="s">
+        <v>114</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="95" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B95" s="13" t="s">
-        <v>119</v>
+      <c r="B95" s="12" t="s">
+        <v>137</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="96" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B96" s="12" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="97" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="12" t="s">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="98" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="12" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="99" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="12" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="100" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>18</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>63</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="101" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B101" s="12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>115</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>63</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="102" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B102" s="12" t="s">
-        <v>121</v>
+      <c r="B102" s="14" t="s">
+        <v>42</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="103" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B103" s="14" t="s">
+      <c r="B103" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D103" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="C103" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B104" s="12" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>130</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>63</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="105" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B105" s="12" t="s">
-        <v>137</v>
+      <c r="B105" s="14" t="s">
+        <v>16</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="106" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B106" s="14" t="s">
-        <v>17</v>
+      <c r="B106" s="12" t="s">
+        <v>102</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="107" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="12" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="108" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B108" s="12" t="s">
-        <v>15</v>
+      <c r="B108" s="13" t="s">
+        <v>124</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="109" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B109" s="13" t="s">
-        <v>131</v>
+      <c r="B109" s="12" t="s">
+        <v>90</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="110" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B110" s="12" t="s">
-        <v>92</v>
+      <c r="B110" s="13" t="s">
+        <v>111</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="111" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B111" s="13" t="s">
-[...9 lines deleted...]
-        <v>71</v>
+      <c r="B111" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="112" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B112" s="13" t="s">
-        <v>116</v>
+      <c r="B112" s="12" t="s">
+        <v>146</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="113" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="12" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>12</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="114" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="12" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="115" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>77</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="116" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="12" t="s">
-        <v>163</v>
+        <v>138</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="117" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B117" s="12" t="s">
-        <v>26</v>
+      <c r="B117" s="13" t="s">
+        <v>125</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="118" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="12" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>139</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>24</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="119" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="13" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="120" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="12" t="s">
-        <v>148</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>21</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E120" s="6" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="121" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B121" s="13" t="s">
-        <v>62</v>
+      <c r="B121" s="12" t="s">
+        <v>90</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="122" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B122" s="12" t="s">
-        <v>22</v>
+      <c r="B122" s="13" t="s">
+        <v>91</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>24</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="123" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B123" s="12" t="s">
+      <c r="B123" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="124" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="C123" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C124" s="2" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="125" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B125" s="13" t="s">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="126" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B126" s="12" t="s">
-        <v>109</v>
+      <c r="B126" s="13" t="s">
+        <v>126</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="127" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B127" s="13" t="s">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="128" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="128" spans="2:5" ht="31" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B128" s="13" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="129" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="129" spans="2:5" ht="31" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B129" s="13" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>53</v>
-[...31 lines deleted...]
-      <c r="B132" s="15"/>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="130" spans="2:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="15"/>
+    </row>
+    <row r="137" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B137" s="16"/>
+      <c r="C137" s="9"/>
+      <c r="D137" s="9"/>
+      <c r="E137" s="9"/>
+    </row>
+    <row r="138" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B138" s="16"/>
+      <c r="C138" s="9"/>
+      <c r="D138" s="9"/>
+      <c r="E138" s="9"/>
     </row>
     <row r="139" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B139" s="16"/>
-[...2 lines deleted...]
-      <c r="E139" s="9"/>
+      <c r="B139" s="12"/>
+      <c r="C139" s="2"/>
+      <c r="D139" s="3"/>
+      <c r="E139" s="3"/>
     </row>
     <row r="140" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B140" s="16"/>
-[...2 lines deleted...]
-      <c r="E140" s="9"/>
+      <c r="B140" s="12"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="3"/>
+      <c r="E140" s="3"/>
     </row>
     <row r="141" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B141" s="12"/>
       <c r="C141" s="2"/>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B142" s="12"/>
       <c r="C142" s="2"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B143" s="12"/>
       <c r="C143" s="2"/>
       <c r="D143" s="3"/>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B144" s="12"/>
       <c r="C144" s="2"/>
       <c r="D144" s="3"/>
       <c r="E144" s="3"/>
     </row>
@@ -3362,273 +3340,259 @@
     <row r="152" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B152" s="12"/>
       <c r="C152" s="2"/>
       <c r="D152" s="3"/>
       <c r="E152" s="3"/>
     </row>
     <row r="153" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B153" s="12"/>
       <c r="C153" s="2"/>
       <c r="D153" s="3"/>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B154" s="12"/>
       <c r="C154" s="2"/>
       <c r="D154" s="3"/>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B155" s="12"/>
       <c r="C155" s="2"/>
       <c r="D155" s="3"/>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B156" s="12"/>
-[...2 lines deleted...]
-      <c r="E156" s="3"/>
+      <c r="B156" s="15"/>
     </row>
     <row r="157" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B157" s="12"/>
-[...2 lines deleted...]
-      <c r="E157" s="3"/>
+      <c r="B157" s="15"/>
     </row>
     <row r="158" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="15"/>
     </row>
     <row r="159" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B159" s="15"/>
     </row>
     <row r="160" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B160" s="15"/>
     </row>
     <row r="161" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B161" s="15"/>
     </row>
     <row r="162" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B162" s="15"/>
     </row>
     <row r="163" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B163" s="15"/>
     </row>
     <row r="164" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B164" s="15"/>
     </row>
     <row r="165" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B165" s="15"/>
     </row>
-    <row r="166" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="2:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B166" s="15"/>
-    </row>
-    <row r="167" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1"/>
+    </row>
+    <row r="167" spans="2:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B167" s="15"/>
-    </row>
-[...10 lines deleted...]
-      <c r="E169" s="1"/>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="9" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B30" r:id="rId1" xr:uid="{DEF7F3E2-9561-5D41-B50E-64B4A322B293}"/>
-    <hyperlink ref="B49" r:id="rId2" display="Proposal Preparation and Routing" xr:uid="{198BCD3E-9151-8A4E-A8C2-BD9D82F7EE45}"/>
-[...127 lines deleted...]
-    <hyperlink ref="B10" r:id="rId130" xr:uid="{ECBA2014-C236-E04B-95D0-89FB3B2B5B04}"/>
+    <hyperlink ref="B48" r:id="rId2" display="Proposal Preparation and Routing" xr:uid="{198BCD3E-9151-8A4E-A8C2-BD9D82F7EE45}"/>
+    <hyperlink ref="B118" r:id="rId3" xr:uid="{E04174C0-4DAB-B442-85B3-1D446F270611}"/>
+    <hyperlink ref="B39" r:id="rId4" display="Fundamentals of Financial Management (self-paced on web)" xr:uid="{8E124B57-D8E1-824F-B709-8724E2850ED5}"/>
+    <hyperlink ref="B83" r:id="rId5" display="http://web.mit.edu/training/course.html?course=ADM10170w&amp;sys=PS1" xr:uid="{D9BCE5B1-3645-6340-A818-F02B457367EA}"/>
+    <hyperlink ref="B36" r:id="rId6" xr:uid="{2F9C4824-0064-E94D-B749-0C4A6F1DF2E4}"/>
+    <hyperlink ref="B35" r:id="rId7" xr:uid="{F3104B76-67C3-EB49-BB04-B1830194D608}"/>
+    <hyperlink ref="B53" r:id="rId8" tooltip="http://web.mit.edu/training/course.html?course=ADM16056r&amp;sys=PS1" display="http://web.mit.edu/training/course.html?course=ADM16056r&amp;sys=PS1" xr:uid="{B8C0042A-A0D6-B542-B839-7DD6FF711E47}"/>
+    <hyperlink ref="B37" r:id="rId9" xr:uid="{CD91B8DE-9B7D-704C-AA46-1C1C19557735}"/>
+    <hyperlink ref="B38" r:id="rId10" xr:uid="{FFD4A868-8EFE-564F-9BE9-7E4940F19A34}"/>
+    <hyperlink ref="B67" r:id="rId11" xr:uid="{8E03A7A6-A80C-6848-80A1-2CCC1FAF2B57}"/>
+    <hyperlink ref="B68" r:id="rId12" display="Cardholder Online Training" xr:uid="{9C16B7FE-B918-2949-98C1-1A614825F181}"/>
+    <hyperlink ref="B69" r:id="rId13" display="Verifier Online Training" xr:uid="{E2545470-4BAE-EA45-9D03-E0304606095E}"/>
+    <hyperlink ref="B70" r:id="rId14" xr:uid="{111EC9EC-48C9-FD48-9275-A1AD609800EE}"/>
+    <hyperlink ref="B81" r:id="rId15" xr:uid="{9051417E-F2EF-CA42-8BF4-B5F23AF7CA42}"/>
+    <hyperlink ref="B82" r:id="rId16" xr:uid="{C1C481D1-8A58-2048-9D53-AC288F4830E5}"/>
+    <hyperlink ref="B71" r:id="rId17" xr:uid="{79C5A290-9E59-4F41-A5EA-D14C0DDA5816}"/>
+    <hyperlink ref="B72" r:id="rId18" xr:uid="{D90393B5-94DB-9E45-89B3-2ECD86B6E82D}"/>
+    <hyperlink ref="B87" r:id="rId19" xr:uid="{52C13A05-5450-9D4A-B6FE-192FAA37327D}"/>
+    <hyperlink ref="B20" r:id="rId20" xr:uid="{752803E0-1785-EA47-B894-34A56503D656}"/>
+    <hyperlink ref="B19" r:id="rId21" xr:uid="{DABF3139-6CA2-7D48-A490-267146934A02}"/>
+    <hyperlink ref="B18" r:id="rId22" xr:uid="{BD43BC2E-12B2-EA41-9949-917D2668C300}"/>
+    <hyperlink ref="B21" r:id="rId23" xr:uid="{DAF58208-44A4-AE43-BE46-2DA104AB1910}"/>
+    <hyperlink ref="B22" r:id="rId24" xr:uid="{EA919151-4AF5-6943-9424-6FFCD635F266}"/>
+    <hyperlink ref="B23" r:id="rId25" xr:uid="{FCE34C0A-326A-1840-B32A-A03702E4EE99}"/>
+    <hyperlink ref="B40" r:id="rId26" xr:uid="{4D4C45B1-4E65-5D4C-A796-FE60DF0C86F3}"/>
+    <hyperlink ref="B29" r:id="rId27" xr:uid="{9B4BDACF-295E-F744-B718-0B62B8D6A3AE}"/>
+    <hyperlink ref="B33" r:id="rId28" xr:uid="{C4239D2F-8647-9244-A182-558B72781FE3}"/>
+    <hyperlink ref="B11" r:id="rId29" xr:uid="{48DD54A7-8347-A746-A753-4E4FCE49BD9A}"/>
+    <hyperlink ref="B12" r:id="rId30" xr:uid="{2CCB4034-39A0-024A-885C-64EE5D867A0F}"/>
+    <hyperlink ref="B14" r:id="rId31" xr:uid="{613FE7AE-A223-3843-899B-3430A57BA7FD}"/>
+    <hyperlink ref="B16" r:id="rId32" xr:uid="{D0D8B0DA-6BF2-8A45-8581-0F18C195D0A1}"/>
+    <hyperlink ref="B113" r:id="rId33" xr:uid="{0964DE98-8E31-354B-8B6F-6C9D02D79DBA}"/>
+    <hyperlink ref="B31" r:id="rId34" xr:uid="{08EE8E4F-A2BF-2E4B-8769-6F4B16EA41D0}"/>
+    <hyperlink ref="B34" r:id="rId35" xr:uid="{370B5240-84BD-524E-82D3-5BA95E881A32}"/>
+    <hyperlink ref="B25" r:id="rId36" xr:uid="{BAEA90E8-DFA4-8C40-9925-CA8636989C89}"/>
+    <hyperlink ref="B42" r:id="rId37" xr:uid="{4AB946F6-F4BC-D24C-AE6F-A451B2E27E4E}"/>
+    <hyperlink ref="B46" r:id="rId38" xr:uid="{07241FC1-FCE8-674E-948F-73B46F779E66}"/>
+    <hyperlink ref="B47" r:id="rId39" xr:uid="{6A7D11DD-C74B-594C-B553-0D42D1419AE5}"/>
+    <hyperlink ref="B52" r:id="rId40" tooltip="View Recorded Webinar: Audits: What's Hot" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c244f62b-d3c0-4ab2-a6f8-ad520020f738" xr:uid="{830E98E7-2CB7-4C47-BA58-6AAC90F41518}"/>
+    <hyperlink ref="B54" r:id="rId41" xr:uid="{F778C021-19AA-1C40-850F-605FB0C5C832}"/>
+    <hyperlink ref="B107" r:id="rId42" xr:uid="{46173BC1-3BFC-1943-92CA-7CC047D11F5F}"/>
+    <hyperlink ref="B55" r:id="rId43" tooltip="View Recorded Webinar: Audits: What's Hot" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=7d9b7537-6589-468e-8235-adb001366563" xr:uid="{7B884161-774C-794B-AC88-D7BA55887B1E}"/>
+    <hyperlink ref="B56" r:id="rId44" tooltip="View Recorded Webinar: Audits: What's Hot" xr:uid="{60E0F2DD-B3C0-2147-9404-046F51058E8A}"/>
+    <hyperlink ref="B57" r:id="rId45" xr:uid="{33B024C3-43C1-D143-9D97-A3658A4B70D3}"/>
+    <hyperlink ref="B105" r:id="rId46" tooltip="View Recorded Webinar: NCURA Cost Share: Tackling the Challenges" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=556052ad-a68c-47e9-b011-ade1015918bf" xr:uid="{C65BBDC6-A4CA-2D4C-A268-F1F2394E6983}"/>
+    <hyperlink ref="B102" r:id="rId47" tooltip="Recorded Webinar: NCURA Guidance on the Preparation of NIH Research Performance Progress Report (RPPRs) with COVID-19 Impacts and Other Support" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=88d24880-9580-470d-81ca-ae35015bfe30" xr:uid="{AA60B01D-E6CC-2C42-987D-6E5586FEBAE9}"/>
+    <hyperlink ref="B50" r:id="rId48" xr:uid="{CA9C7095-6C1C-A649-B857-FEE82731A93B}"/>
+    <hyperlink ref="B51" r:id="rId49" xr:uid="{A819BB04-963F-9B41-89F9-6963F3CCA59A}"/>
+    <hyperlink ref="B103" r:id="rId50" xr:uid="{0BA70DD0-3E39-7047-B4D2-102D495D291C}"/>
+    <hyperlink ref="B100" r:id="rId51" xr:uid="{22111192-27A7-D34C-B88C-FB55F44CFC7A}"/>
+    <hyperlink ref="B58" r:id="rId52" xr:uid="{CBA02198-1D00-F442-B60D-603AD60B1F87}"/>
+    <hyperlink ref="B61" r:id="rId53" xr:uid="{FEDC8DA8-CBBB-684E-9651-F224CFE3B49C}"/>
+    <hyperlink ref="B32" r:id="rId54" xr:uid="{6DE78782-B73C-894B-8826-C5A4200F186B}"/>
+    <hyperlink ref="B62" r:id="rId55" xr:uid="{7D0DBA24-749C-3140-A8B6-442E40C6CFDF}"/>
+    <hyperlink ref="B64" r:id="rId56" location="awards" xr:uid="{65FE3CF7-B7FB-D743-9915-0A97CEC0145A}"/>
+    <hyperlink ref="B63" r:id="rId57" xr:uid="{C568F23B-5FD2-7846-B3B2-D0C132BF2864}"/>
+    <hyperlink ref="B106" r:id="rId58" xr:uid="{BBEDC97A-825E-6343-8C9F-E47479559494}"/>
+    <hyperlink ref="B120" r:id="rId59" xr:uid="{168491A9-691C-DB41-9CD0-90E37AE31630}"/>
+    <hyperlink ref="B77" r:id="rId60" xr:uid="{6F6F856E-47D1-4647-A6EE-F2FAA184456F}"/>
+    <hyperlink ref="B78" r:id="rId61" xr:uid="{10903A85-1E0A-7748-B2F5-C3858C4DBD64}"/>
+    <hyperlink ref="B79" r:id="rId62" xr:uid="{7924C3FE-722D-B246-AE27-70C3FB4DAA0C}"/>
+    <hyperlink ref="B80" r:id="rId63" xr:uid="{F2937F00-BA23-3F42-869E-C5B10D2C8259}"/>
+    <hyperlink ref="B114" r:id="rId64" xr:uid="{6136A2AD-2B77-834C-B772-CD0972F1F38A}"/>
+    <hyperlink ref="B115" r:id="rId65" xr:uid="{C9028D40-C6AA-2143-B5B7-27DB207680BE}"/>
+    <hyperlink ref="B24" r:id="rId66" xr:uid="{C58CE771-A2C3-9949-83F2-CDAB58288F28}"/>
+    <hyperlink ref="B2" r:id="rId67" xr:uid="{C0AE0572-E370-E942-A62E-74943935F24D}"/>
+    <hyperlink ref="B3" r:id="rId68" xr:uid="{CD6EC41B-5DA6-994B-9299-AF643F8316DC}"/>
+    <hyperlink ref="B4" r:id="rId69" xr:uid="{1EA749E7-3471-5C43-B51C-32BDA48AF941}"/>
+    <hyperlink ref="B5" r:id="rId70" xr:uid="{318522F1-DB7E-B94D-A2E2-D87F667AE105}"/>
+    <hyperlink ref="B6" r:id="rId71" xr:uid="{2AF4CDDD-DBF9-6F4D-B4FA-EB8B9E6683A9}"/>
+    <hyperlink ref="B7" r:id="rId72" xr:uid="{B698E9E2-1975-6143-BD18-6DD4726E48F5}"/>
+    <hyperlink ref="B8" r:id="rId73" xr:uid="{203A51CE-7477-A64A-9311-BD5F5DBE9107}"/>
+    <hyperlink ref="B26" r:id="rId74" xr:uid="{1B89AFC4-2572-E048-8230-11974106ABAD}"/>
+    <hyperlink ref="B27" r:id="rId75" xr:uid="{F3DA530E-8C92-D243-8849-2F39E54346D5}"/>
+    <hyperlink ref="B28" r:id="rId76" xr:uid="{3669C00C-5090-4F43-8AAC-CC5DFE9AD269}"/>
+    <hyperlink ref="B43" r:id="rId77" xr:uid="{7F9B6EED-64F2-3744-966D-3EBBDB3B3A6E}"/>
+    <hyperlink ref="B41" r:id="rId78" xr:uid="{2ECA0DBB-A0E7-2A46-BE6F-184FA9E88964}"/>
+    <hyperlink ref="B98" r:id="rId79" xr:uid="{A954A3D5-3C5F-5943-B38F-364689681375}"/>
+    <hyperlink ref="B99" r:id="rId80" xr:uid="{338F1779-E9A1-D649-B663-46CFFE8EA4B7}"/>
+    <hyperlink ref="B84" r:id="rId81" xr:uid="{650A010A-6897-004B-96B4-A148536DD765}"/>
+    <hyperlink ref="B85" r:id="rId82" xr:uid="{B91C9261-6A37-6D4A-BDE7-B7A3DDE0860D}"/>
+    <hyperlink ref="B88" r:id="rId83" xr:uid="{8C6074BE-BBB4-0641-80FC-0DAE77C5FA92}"/>
+    <hyperlink ref="B89" r:id="rId84" location="2.02%20Certifying%20eDACCAs" xr:uid="{4F78F31F-B431-1547-AB55-6B86EE6EF8C7}"/>
+    <hyperlink ref="B90" r:id="rId85" location="2.03%20Charging%20An%20Employee%20or%20Student%20Salary%20to%20a%20Cost%20Object" xr:uid="{D6CBD75B-5657-664A-8E6B-2272556FFC9C}"/>
+    <hyperlink ref="B91" r:id="rId86" xr:uid="{71C730CE-C6DD-5A40-9525-F5EE2D9BF151}"/>
+    <hyperlink ref="B92" r:id="rId87" xr:uid="{4550F694-B403-FD49-9871-32D53DC19FE2}"/>
+    <hyperlink ref="B109" r:id="rId88" location="close-out" xr:uid="{CC7BE581-EAD8-4E42-A578-19745B3C1674}"/>
+    <hyperlink ref="B121" r:id="rId89" location="close-out" xr:uid="{17B80DC7-20F6-0044-AE2A-5D045CE52735}"/>
+    <hyperlink ref="B124" r:id="rId90" xr:uid="{6D7A881F-9319-2743-A26F-E86D1CD6E2AC}"/>
+    <hyperlink ref="B59" r:id="rId91" xr:uid="{896BCFF8-5CB5-F749-B523-7B1F191CF13A}"/>
+    <hyperlink ref="B96" r:id="rId92" xr:uid="{9B7F5B20-4E94-C541-93AC-6C7C65ADE769}"/>
+    <hyperlink ref="B116" r:id="rId93" xr:uid="{7C86E3FA-9527-2646-9D2D-C046DD5A75A7}"/>
+    <hyperlink ref="B44" r:id="rId94" xr:uid="{2670BF07-287E-2143-A357-91D9F334D1BC}"/>
+    <hyperlink ref="B110" r:id="rId95" tooltip="https://web.mit.edu/training/course.html?course=ADM16110w" display="https://web.mit.edu/training/course.html?course=ADM16110w" xr:uid="{7B0092DC-EEF8-9341-A806-86806DD0DF72}"/>
+    <hyperlink ref="B123" r:id="rId96" tooltip="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=8598ad47-8a4c-40bc-a031-b11401653b00" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=8598ad47-8a4c-40bc-a031-b11401653b00" xr:uid="{E65AD8F4-BD16-B548-AFBB-F72B7C0D5779}"/>
+    <hyperlink ref="B94" r:id="rId97" tooltip="https://ras.mit.edu/grant-and-contract-administration/managing-projects/changes-programs-during-life-award" display="https://ras.mit.edu/grant-and-contract-administration/managing-projects/changes-programs-during-life-award" xr:uid="{BC2D7A7E-9E7A-1741-86F6-8E16F8435440}"/>
+    <hyperlink ref="B76" r:id="rId98" display="Travel Expense on Sponsored Programs" xr:uid="{124A654C-C109-5943-ACF8-26DC468893FF}"/>
+    <hyperlink ref="B101" r:id="rId99" xr:uid="{7C843765-815F-2A44-9932-4718A288D5E5}"/>
+    <hyperlink ref="B95" r:id="rId100" xr:uid="{0277DC9C-2087-424A-875D-F6D6BB3674A4}"/>
+    <hyperlink ref="B93" r:id="rId101" xr:uid="{14070C09-B476-F847-95B1-55FB2C9B99A5}"/>
+    <hyperlink ref="B17" r:id="rId102" xr:uid="{5FE4F5A7-2025-DF48-B0C8-623E73190604}"/>
+    <hyperlink ref="B15" r:id="rId103" tooltip="https://ehs.mit.edu/" display="https://ehs.mit.edu/" xr:uid="{AA2A9572-BDC2-E14A-BF48-7BFA11102DEF}"/>
+    <hyperlink ref="B49" r:id="rId104" tooltip="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/mit-approval-and-submission" xr:uid="{B00EBBEA-0AEF-204F-B18D-D5677CC1D95E}"/>
+    <hyperlink ref="B66" r:id="rId105" tooltip="https://procurement.mit.edu/purchasing" display="https://procurement.mit.edu/purchasing" xr:uid="{D59AF792-6898-4C48-98B2-0D17C1E1178C}"/>
+    <hyperlink ref="B73" r:id="rId106" tooltip="https://vpf.mit.edu/selection-of-source-form" display="https://vpf.mit.edu/selection-of-source-form" xr:uid="{19506EA9-B757-A043-9C44-AF770900B50C}"/>
+    <hyperlink ref="B74" r:id="rId107" tooltip="https://procurement.mit.edu/expert-buying-advice/shipping-mailing-customs-brokerage" display="https://procurement.mit.edu/expert-buying-advice/shipping-mailing-customs-brokerage" xr:uid="{DF15F756-A44A-1F49-ACCF-590413A10F8B}"/>
+    <hyperlink ref="B75" r:id="rId108" location="preventing-fraud" tooltip="https://procurement.mit.edu/purchasing/making-purchases-using-mit-funds#preventing-fraud" display="https://procurement.mit.edu/purchasing/making-purchases-using-mit-funds - preventing-fraud" xr:uid="{71C87778-0268-5D40-9953-DDFEF9D2188C}"/>
+    <hyperlink ref="B86" r:id="rId109" tooltip="https://ras.mit.edu/grant-and-contract-administration/managing-projects/charging-faculty-summer-salary" display="https://ras.mit.edu/grant-and-contract-administration/managing-projects/charging-faculty-summer-salary" xr:uid="{430CEA8F-0B47-174E-812A-41918F4E47C3}"/>
+    <hyperlink ref="B108" r:id="rId110" tooltip="https://ras.mit.edu/grant-and-contract-administration/subawards/criteria-subrecipients-contractors-vendors-and-consultants-independent-contractors" display="https://ras.mit.edu/grant-and-contract-administration/subawards/criteria-subrecipients-contractors-vendors-and-consultants-independent-contractors" xr:uid="{6A59646C-1897-634B-A294-73BD54AF149E}"/>
+    <hyperlink ref="B117" r:id="rId111" tooltip="https://ras.mit.edu/grant-and-contract-administration/closing-out-award" display="https://ras.mit.edu/grant-and-contract-administration/closing-out-award" xr:uid="{F7EAC4DA-690E-8142-AA52-6DEAEBD49957}"/>
+    <hyperlink ref="B119" r:id="rId112" tooltip="https://ras.mit.edu/grant-and-contract-administration/managing-projects/reporting-requirements" display="https://ras.mit.edu/grant-and-contract-administration/managing-projects/reporting-requirements" xr:uid="{3277C8F7-5081-5D45-8212-DD55E8B110EE}"/>
+    <hyperlink ref="B122" r:id="rId113" tooltip="https://ras.mit.edu/grant-and-contract-administration/closing-out-award/record-retention" display="https://ras.mit.edu/grant-and-contract-administration/closing-out-award/record-retention" xr:uid="{B35392F8-B7DF-1D47-9805-B435C3CF37A1}"/>
+    <hyperlink ref="B125" r:id="rId114" tooltip="https://globalsupport.mit.edu/" display="https://globalsupport.mit.edu/" xr:uid="{0A598B38-8A25-6E45-8F5E-3AD385FEF76C}"/>
+    <hyperlink ref="B126" r:id="rId115" tooltip="https://globalsupport.mit.edu/project-planning/scope/" display="https://globalsupport.mit.edu/project-planning/scope/" xr:uid="{5F8CA2DD-FCA1-C447-9121-4F1D18DA0315}"/>
+    <hyperlink ref="B127" r:id="rId116" tooltip="https://globalsupport.mit.edu/project-planning/otherkeyconsiderations/" display="https://globalsupport.mit.edu/project-planning/otherkeyconsiderations/" xr:uid="{233F000E-95C9-4D43-B726-99302163D007}"/>
+    <hyperlink ref="B128" r:id="rId117" tooltip="https://globalsupport.mit.edu/project-planning/sponsors/" display="https://globalsupport.mit.edu/project-planning/sponsors/" xr:uid="{EE393CC7-3FB2-4344-8D46-339249607CF2}"/>
+    <hyperlink ref="B129" r:id="rId118" tooltip="https://globalsupport.mit.edu/managing-project-risk/" display="https://globalsupport.mit.edu/managing-project-risk/" xr:uid="{F9307532-4688-3744-B094-8C6C149D4F29}"/>
+    <hyperlink ref="B104" r:id="rId119" xr:uid="{754D4122-78F8-B44B-97B3-C27CC2FF5AA2}"/>
+    <hyperlink ref="B111" r:id="rId120" display="Subawards: Updates and Hot Topics" xr:uid="{A8D70157-E7B9-5940-B113-F71825972A7D}"/>
+    <hyperlink ref="B9" r:id="rId121" xr:uid="{C14F40FC-C85D-1641-94AE-E38790C9EC91}"/>
+    <hyperlink ref="B97" r:id="rId122" xr:uid="{B1A1A7A1-3D98-1A46-B0B7-BB428AD03483}"/>
+    <hyperlink ref="B45" r:id="rId123" xr:uid="{D8B78B52-4579-C944-BE3E-CC96D0FB9DE5}"/>
+    <hyperlink ref="B112" r:id="rId124" xr:uid="{5898C8BD-508E-204D-BE31-36108188F274}"/>
+    <hyperlink ref="B60" r:id="rId125" xr:uid="{B72CB522-5638-4641-BE2D-0572E0B1A9B6}"/>
+    <hyperlink ref="B13" r:id="rId126" xr:uid="{18F14D3C-8423-1F40-8487-F3381A4D92A3}"/>
+    <hyperlink ref="B10" r:id="rId127" xr:uid="{ECBA2014-C236-E04B-95D0-89FB3B2B5B04}"/>
+    <hyperlink ref="B65" r:id="rId128" xr:uid="{8BC88DCE-D12F-534C-90CB-E6CBBF51B5FD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape"/>
-  <drawing r:id="rId131"/>
+  <drawing r:id="rId129"/>
   <tableParts count="1">
-    <tablePart r:id="rId132"/>
+    <tablePart r:id="rId130"/>
   </tableParts>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{3A4CF648-6AED-40f4-86FF-DC5316D8AED3}">
       <x14:slicerList xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
-        <x14:slicer r:id="rId133"/>
+        <x14:slicer r:id="rId131"/>
       </x14:slicerList>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RA Resources &amp; Training Guide</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MIT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Guide to RA Resources and Training - September 2025</dc:title>
+  <dc:title>Guide to RA Resources and Training - May 2026</dc:title>
   <dc:subject>Guide to Research Administration Resources and Training </dc:subject>
   <dc:creator>RA Support</dc:creator>
   <cp:keywords>research administration, resources, onboarding, guide, checklist</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>