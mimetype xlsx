--- v1 (2026-06-03)
+++ v2 (2026-07-13)
@@ -2,99 +2,99 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/slicerCaches/slicerCache1.xml" ContentType="application/vnd.ms-excel.slicerCache+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/slicers/slicer1.xml" ContentType="application/vnd.ms-excel.slicer+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10503"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10621"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-04 RA Guide review/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-07 RA Guide/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AC5E4BD-A029-FC4F-B34D-EB71FABE9C8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{169D9A10-F398-4D41-B0F1-A561102675FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9900" yWindow="760" windowWidth="16860" windowHeight="17880" xr2:uid="{C3E70DF7-7CAC-0D47-B1AE-E528E3DA4262}"/>
+    <workbookView xWindow="2460" yWindow="760" windowWidth="24300" windowHeight="17880" xr2:uid="{C3E70DF7-7CAC-0D47-B1AE-E528E3DA4262}"/>
   </bookViews>
   <sheets>
     <sheet name="RA Resources &amp; Training Guide" sheetId="17" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RA Resources &amp; Training Guide'!$C$1:$G$127</definedName>
     <definedName name="_xlnm.Extract" localSheetId="0">'RA Resources &amp; Training Guide'!#REF!</definedName>
     <definedName name="Slicer_Topic">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{46BE6895-7355-4a93-B00E-2C351335B9C9}">
       <x15:slicerCaches xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
         <x14:slicerCache r:id="rId2"/>
       </x15:slicerCaches>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="526" uniqueCount="167">
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Lifecycle of an Award</t>
   </si>
   <si>
     <t>Kuali Coeus (KC) Learning Bundle</t>
   </si>
   <si>
     <t>SAP Financial Reporting</t>
   </si>
   <si>
     <t>Roles and Authorizations</t>
   </si>
   <si>
     <t>Sponsored Award Monitoring and Closeout</t>
   </si>
   <si>
     <t>Travel Policies for the Traveler</t>
   </si>
   <si>
     <t>Travel Policies for the Approver</t>
   </si>
   <si>
@@ -142,83 +142,77 @@
   <si>
     <t>Managing Awards</t>
   </si>
   <si>
     <t>Financial Review and Control (FRC)</t>
   </si>
   <si>
     <t>Reporting and Closeout</t>
   </si>
   <si>
     <t>MIT Audit Division Guidance</t>
   </si>
   <si>
     <t>Roles and Responsibilities: Proposal Preparation and Routing</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>ProCard Cardholder Online Training</t>
   </si>
   <si>
     <t>ProCard Verifier Online Training</t>
   </si>
   <si>
-    <t>eRFP: Request for Payment</t>
-[...1 lines deleted...]
-  <si>
     <t>Introduction to Financial Review and Control</t>
   </si>
   <si>
     <t>Is It Allowable?</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>RAS</t>
   </si>
   <si>
     <t>Types of Agreements</t>
   </si>
   <si>
     <t>VPR</t>
   </si>
   <si>
     <t>Navigating "It Depends…"</t>
   </si>
   <si>
     <t>NCURA</t>
   </si>
   <si>
     <t>Early Career Funding Guide</t>
   </si>
   <si>
-    <t>Proposal Preparation General Checklist</t>
-[...1 lines deleted...]
-  <si>
     <t>Avoid “Returned without Review….” An In-depth Look at Agency RFPs </t>
   </si>
   <si>
     <t>NIH Research Performance Progress Report (RPPRs)</t>
   </si>
   <si>
     <t>Proposal Submission Methods</t>
   </si>
   <si>
     <t>NIH</t>
   </si>
   <si>
     <t>NSF</t>
   </si>
   <si>
     <t>VPF</t>
   </si>
   <si>
     <t>OST Quick Card</t>
   </si>
   <si>
     <t>MIT</t>
   </si>
   <si>
     <t>Select topic</t>
@@ -451,53 +445,50 @@
   <si>
     <t>Closing Out an Award</t>
   </si>
   <si>
     <t>Project Scope</t>
   </si>
   <si>
     <t>International Project Considerations</t>
   </si>
   <si>
     <t>Project Sponsors</t>
   </si>
   <si>
     <t>Managing Project Risk</t>
   </si>
   <si>
     <t>SBIR/STTR: Overview and Best Practices</t>
   </si>
   <si>
     <t>EVPT</t>
   </si>
   <si>
     <t>Understanding MIT's Finances</t>
   </si>
   <si>
-    <t>Industrial Liaison Program</t>
-[...1 lines deleted...]
-  <si>
     <t>Direct and Indirect Costs</t>
   </si>
   <si>
     <t>Buy-to-Pay (B2P) Training</t>
   </si>
   <si>
     <t>Graduate Research Assistant Tuition Rates and Subsidy</t>
   </si>
   <si>
     <t>Journal Vouchers II: Advanced</t>
   </si>
   <si>
     <t xml:space="preserve">MIT Audit: Prudent Management &amp; Oversight Keys </t>
   </si>
   <si>
     <t>Closing Out an Award: Roles and Responsibilities</t>
   </si>
   <si>
     <t>RA Support Team (ra-help@mit.edu)</t>
   </si>
   <si>
     <t>Research Administration at MIT Org Chart</t>
   </si>
   <si>
     <t>Cost Principles and Unallowable Costs</t>
@@ -542,50 +533,68 @@
     <t>Disclosures in MyCOI-OPA+: DLCI Overview</t>
   </si>
   <si>
     <t>Explore Finance Administration – Sponsored Activity</t>
   </si>
   <si>
     <t>Office of Strategic Alliances, Transactions &amp; Translation</t>
   </si>
   <si>
     <t>Industrial Liaison Program &amp; Startup Exchange</t>
   </si>
   <si>
     <t>Environment, Health &amp; Safety Office</t>
   </si>
   <si>
     <t>Fundamentals of Financial Management</t>
   </si>
   <si>
     <t>Determination of Off-Campus F&amp;A Rates</t>
   </si>
   <si>
     <t>Travel Expense on a Sponsored Program</t>
   </si>
   <si>
     <t>Subawards: Updates &amp; Hot Topics</t>
+  </si>
+  <si>
+    <t>Column1</t>
+  </si>
+  <si>
+    <t>Proposal Preparation Checklist</t>
+  </si>
+  <si>
+    <t>Payments and Reimbursements</t>
+  </si>
+  <si>
+    <t>ILP/STEX</t>
+  </si>
+  <si>
+    <t>Cost Principles in Action</t>
+  </si>
+  <si>
+    <t>MIT Shipping Policy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
@@ -716,51 +725,70 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="6">
+  <dxfs count="7">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color theme="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -1037,65 +1065,67 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/slicerCaches/slicerCache1.xml><?xml version="1.0" encoding="utf-8"?>
 <slicerCacheDefinition xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10" name="Slicer_Topic" xr10:uid="{753AE95E-3BDC-6A46-90D3-7BBD0B36D8B8}" sourceName="Topic">
   <extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{2F2917AC-EB37-4324-AD4E-5DD8C200BD13}">
       <x15:tableSlicerCache tableId="3" column="8"/>
     </x:ext>
   </extLst>
 </slicerCacheDefinition>
 </file>
 
 <file path=xl/slicers/slicer1.xml><?xml version="1.0" encoding="utf-8"?>
 <slicers xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x xr10">
   <slicer name="Topic" xr10:uid="{F1EA82C0-8303-3A48-BA26-EC2FDC334FBD}" cache="Slicer_Topic" caption="Topic" rowHeight="251883"/>
 </slicers>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73E26BBC-B6C0-F64C-9997-074A327EB73B}" name="Table14" displayName="Table14" ref="B1:E129" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
-  <autoFilter ref="B1:E129" xr:uid="{2A8BA130-BA68-434A-90E0-2F5F615EDFE4}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73E26BBC-B6C0-F64C-9997-074A327EB73B}" name="Table14" displayName="Table14" ref="B1:F131" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+  <autoFilter ref="B1:F131" xr:uid="{2A8BA130-BA68-434A-90E0-2F5F615EDFE4}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
   </autoFilter>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:G122">
-    <sortCondition ref="C48:C122"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B2:G124">
+    <sortCondition ref="C48:C124"/>
   </sortState>
-  <tableColumns count="4">
-[...3 lines deleted...]
-    <tableColumn id="4" xr3:uid="{C54FFA5E-91CE-444B-99A9-B542DF7C4651}" name="Action" dataDxfId="0"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{66D4B858-2B39-B540-8E6A-9EA0466A92FD}" name="Resource" dataDxfId="4" dataCellStyle="Hyperlink"/>
+    <tableColumn id="8" xr3:uid="{CAEB358C-44D4-3341-8706-E5EF736BF785}" name="Topic" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{EE8E8C51-F803-0546-A3A6-01BAA458179F}" name="Source" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{C54FFA5E-91CE-444B-99A9-B542DF7C4651}" name="Action" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{308B9E45-1006-FB4D-91A9-A682EAD9AB8D}" name="Column1" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1353,1965 +1383,2002 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/sponsors/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-career-resources/newsletters" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards-overview" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=88d24880-9580-470d-81ca-ae35015bfe30" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/financial-review-and-control-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osatt.mit.edu/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/managing-subawards" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/reporting-requirements" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64060w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/expert-buying-advice/shipping-mailing-customs-brokerage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/about/training" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance/foreign-engagement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-projects-basics/direct-and-indirect-costs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/negotiating-and-accepting-award" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16032w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/pivot-comprehensive-funding-search-tool" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsor-information" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16132w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=6335c145-596b-4449-9445-b29d010f286b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osatt.mit.edu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10170w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/international-activities" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16110w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-career-resources/research-administration-email-lists" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=7d9b7537-6589-468e-8235-adb001366563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/document/kc-proposal-review-and-approval-for-dlci-deanvprprovost-approvers-v2-august-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/audits-and-auditors" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tlo.mit.edu/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/closing-out-award/record-retention" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/managing-project-risk/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsor-information/sponsor-disclosure-requirements" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10250w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64055w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16003w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehs.mit.edu/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/purchasing/making-purchases-using-mit-funds" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16136w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics/types-sponsored-awards" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilpstex.mit.edu/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/internal-funding-opportunities" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM15073w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=8598ad47-8a4c-40bc-a031-b11401653b00" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/vpr/www/ras/Lifecycle-of-an-Award/story.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/mit-systems-process-flow-kc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/about-ras/staff/by-department" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16092w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/proposal-submission-methods-flowchart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16135w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=b34f735b-fb07-46ad-80a5-adb00129eb72" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audit.mit.edu/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ist.mit.edu/rolesdb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/300-payroll-suspense" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10260w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64056w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/proposal-preparation-checklist" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/charging-faculty-summer-salary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics/classification-sponsored-projects" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/html5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/setting-award" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/limited-submissions" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/changes-programs-during-life-award" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/mit-approval-and-submission" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16134w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16141w" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-support/tools-and-systems" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16050w" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/roles-and-responsibilities" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-policies-and-procedures" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ra-help@mit.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c244f62b-d3c0-4ab2-a6f8-ad520020f738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/budget-development/sample-budget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/graduate-research-assistant-tuition-rates-and-subsidy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/criteria-subrecipients-contractors-vendors-and-consultants-independent-contractors" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/scope/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.microsoft.com/office/2007/relationships/slicer" Target="../slicers/slicer1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/cost-transfers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/600-institutional-base-salary-&#8212;-all-appointments" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64064w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10272w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c9c424a3-360e-4bc7-9657-ad1d015b51e5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/quick-reference-cards" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/determination-off-campus-fa-rates" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64073w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/purchasing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16143w" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16056r&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.research.gov/common/attachment/Desktop/How%20to%20Submit%20PFUs%20and%20Budget%20Revisions_Final_508.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://audit.mit.edu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16130w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16131w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64076w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/reporting-and-closing-out-award/roles-and-responsibilities" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/research-administration-mit-organization-chart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=556052ad-a68c-47e9-b011-ade1015918bf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/otherkeyconsiderations/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/training/virtual-drop-ra-support-sessions" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/quick-reference-cards" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/osp-service-tracker-ost-guidelines-dlc-users" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/managing-subawards" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/closing-out-award" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10070w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/early-career-funding-guide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16050w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/selection-of-source-form" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=CTD20143w" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ist.mit.edu/rolesdb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance/export-control" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/document/kuali-coeus-institutional-proposal-quick-reference-v2-dec-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facts.mit.edu/research-highlights/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/cost-principles-and-allowable-expenses" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16024w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=0806fca9-a376-4419-af7c-b147010a8cb1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16133w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=1eb63e41-299a-492a-9cb3-b29d012aa8b7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10050w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/training/getting-started-guide/how-do-i-begin-using-kuali-coeus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16090w" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/managing-project-risk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-career-resources/research-administration-email-lists" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=7d9b7537-6589-468e-8235-adb001366563" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/audits-and-auditors" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64055w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/purchasing/making-purchases-using-mit-funds" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/about/training" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics/types-sponsored-awards" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16003w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/internal-funding-opportunities" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsor-information/sponsor-disclosure-requirements" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehs.mit.edu/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16136w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64078c&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10170w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM15073w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=8598ad47-8a4c-40bc-a031-b11401653b00" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/about-ras/staff/by-department" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16092w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=b34f735b-fb07-46ad-80a5-adb00129eb72" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/proposal-submission-methods-flowchart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audit.mit.edu/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilpstex.mit.edu/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16135w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ist.mit.edu/rolesdb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/300-payroll-suspense" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10250w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64056w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics/classification-sponsored-projects" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/proposal-preparation-checklist" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/mit-approval-and-submission" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/charging-faculty-summer-salary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16141w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16151w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/setting-award" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/limited-submissions" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16050w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/changes-programs-during-life-award" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/vpr/www/ras/Lifecycle-of-an-Award/story.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/mit-systems-process-flow-kc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ra-help@mit.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-policies-and-procedures" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/html5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/scope/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16134w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/budget-development/sample-budget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/cost-transfers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/600-institutional-base-salary-&#8212;-all-appointments" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/graduate-research-assistant-tuition-rates-and-subsidy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/mit-shipping-policy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10260w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64064w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c244f62b-d3c0-4ab2-a6f8-ad520020f738" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/criteria-subrecipients-contractors-vendors-and-consultants-independent-contractors" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c9c424a3-360e-4bc7-9657-ad1d015b51e5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.research.gov/common/attachment/Desktop/How%20to%20Submit%20PFUs%20and%20Budget%20Revisions_Final_508.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/quick-reference-cards" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/determination-off-campus-fa-rates" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16131w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/purchasing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64076w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16143w" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-support/tools-and-systems" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://audit.mit.edu/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16130w" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/roles-and-responsibilities" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/research-administration-mit-organization-chart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/quick-reference-cards" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=556052ad-a68c-47e9-b011-ade1015918bf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/managing-subawards" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/closing-out-award" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/otherkeyconsiderations/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/document/osp-service-tracker-ost-guidelines-dlc-users" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/training/virtual-drop-ra-support-sessions" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10070w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance/export-control" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/early-career-funding-guide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16050w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/cost-principles-and-allowable-expenses" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16133w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/selection-of-source-form" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=CTD20143w" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16056r&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/document/kuali-coeus-institutional-proposal-quick-reference-v2-dec-2019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facts.mit.edu/research-highlights/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM16024w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=0806fca9-a376-4419-af7c-b147010a8cb1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=1eb63e41-299a-492a-9cb3-b29d012aa8b7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/reporting-and-closing-out-award/roles-and-responsibilities" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16090w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=88d24880-9580-470d-81ca-ae35015bfe30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osatt.mit.edu/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsupport.mit.edu/project-planning/sponsors/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/education-and-career-resources/newsletters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards-overview" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/financial-review-and-control-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vpf.mit.edu/200-salary-certification-policy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/subawards/managing-subawards" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/managing-projects/reporting-requirements" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64060w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-projects-basics/direct-and-indirect-costs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16032w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://procurement.mit.edu/expert-buying-advice/shipping-mailing-customs-brokerage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osatt.mit.edu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ist.mit.edu/rolesdb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/security-integrity-and-compliance/foreign-engagement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/negotiating-and-accepting-award" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.mit.edu/research-development/pivot-comprehensive-funding-search-tool" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsor-information" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16110w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM64073w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.mit.edu/training/course.html?course=ADM16132w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=6335c145-596b-4449-9445-b29d010f286b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web.mit.edu/training/course.html?course=ADM10050w&amp;sys=PS1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/training/getting-started-guide/how-do-i-begin-using-kuali-coeus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/sponsored-programs-basics" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kc.mit.edu/document/kc-proposal-review-and-approval-for-dlci-deanvprprovost-approvers-v2-august-2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tlo.mit.edu/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/international-activities" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/grant-and-contract-administration/closing-out-award/record-retention" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.microsoft.com/office/2007/relationships/slicer" Target="../slicers/slicer1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EA9B47D-F61A-D944-B1DE-67C70DA00044}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H167"/>
+  <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A107" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A110" sqref="A110:XFD110"/>
+      <pane ySplit="1" topLeftCell="A110" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B136" sqref="B136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.5" style="9" customWidth="1"/>
     <col min="2" max="2" width="76.6640625" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.33203125" style="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.83203125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.83203125" style="9" customWidth="1"/>
-    <col min="6" max="6" width="44.83203125" style="9" customWidth="1"/>
+    <col min="6" max="6" width="44.83203125" style="9" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="20.5" style="9" customWidth="1"/>
     <col min="8" max="16384" width="10.83203125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="7" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>50</v>
+        <v>48</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>161</v>
       </c>
       <c r="H1" s="10"/>
     </row>
     <row r="2" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="12" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="12" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="12" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="12" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>133</v>
+        <v>164</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
     </row>
     <row r="6" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="12" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
     </row>
     <row r="7" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="12" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="12" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="12" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="12" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="12" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="13" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="12" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="12" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="12" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="12" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="12" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="3" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="23" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="12" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="12" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="27" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="12" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="12" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="12" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="31" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="32" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="12" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="12" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="12" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="12" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="1"/>
       <c r="B39" s="12" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F39" s="1"/>
     </row>
     <row r="40" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="14" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="12" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="12" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="12" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="12" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="12" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="12" t="s">
-        <v>40</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="49" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="13" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="50" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="12" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="51" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="12" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="52" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="14" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="53" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="12" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="56" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="14" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="57" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="12" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="58" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="12" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="59" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="12" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="60" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="12" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="61" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="12" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="62" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="12" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="63" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="12" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="64" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="65" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="12" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="66" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B66" s="13" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="67" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="12" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="68" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="69" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="70" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="12" t="s">
-        <v>30</v>
+        <v>163</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="71" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="72" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="73" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B73" s="13" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="74" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="13" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="75" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B75" s="13" t="s">
-        <v>89</v>
+      <c r="B75" s="12" t="s">
+        <v>166</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="76" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="12" t="s">
-        <v>162</v>
+      <c r="B76" s="13" t="s">
+        <v>87</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="77" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="12" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="78" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="12" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C78" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C78" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="79" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="12" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="80" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="12" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="81" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="12" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="82" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="12" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="C82" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="83" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="12" t="s">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="84" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="12" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="85" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="12" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="86" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B86" s="13" t="s">
-        <v>123</v>
+      <c r="B86" s="12" t="s">
+        <v>80</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="87" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="12" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="88" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B88" s="12" t="s">
-        <v>84</v>
+      <c r="B88" s="13" t="s">
+        <v>121</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="89" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B89" s="12" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="90" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B90" s="12" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="91" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B91" s="12" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="92" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="12" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="93" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="12" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="94" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B94" s="13" t="s">
-        <v>114</v>
+      <c r="B94" s="12" t="s">
+        <v>133</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="95" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="12" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="96" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B96" s="12" t="s">
-        <v>106</v>
+      <c r="B96" s="13" t="s">
+        <v>112</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="97" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="12" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="98" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="12" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="99" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="12" t="s">
-        <v>81</v>
+        <v>141</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="100" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="12" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>78</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>61</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="101" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B101" s="12" t="s">
-        <v>115</v>
+        <v>79</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="102" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B102" s="14" t="s">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="B102" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="103" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B103" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="105" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...28 lines deleted...]
-        <v>64</v>
+      <c r="C105" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="106" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="12" t="s">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="107" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B107" s="12" t="s">
-        <v>14</v>
+      <c r="B107" s="14" t="s">
+        <v>16</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="108" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B108" s="13" t="s">
-        <v>124</v>
+      <c r="B108" s="12" t="s">
+        <v>100</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row r="109" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B109" s="12" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="110" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B110" s="13" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="111" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B111" s="12" t="s">
-        <v>163</v>
+        <v>88</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="112" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B112" s="12" t="s">
-        <v>146</v>
+      <c r="B112" s="13" t="s">
+        <v>109</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="113" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="113" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="114" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="115" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C113" s="1" t="s">
+      <c r="C115" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D113" s="3" t="s">
-[...21 lines deleted...]
-      <c r="B115" s="12" t="s">
+      <c r="D115" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="116" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="117" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C115" s="2" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="C117" s="2" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="118" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="118" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="12" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>135</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>75</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="119" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="13" t="s">
-        <v>60</v>
+        <v>123</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="120" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="120" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="12" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C120" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D120" s="6" t="s">
-[...8 lines deleted...]
-        <v>90</v>
+      <c r="D120" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="121" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="13" t="s">
+        <v>58</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-        <v>91</v>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="122" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="12" t="s">
+        <v>21</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D122" s="3" t="s">
-[...8 lines deleted...]
-        <v>112</v>
+      <c r="D122" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E122" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="123" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="12" t="s">
+        <v>88</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-        <v>92</v>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="124" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="13" t="s">
+        <v>89</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="125" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="125" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B125" s="13" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      <c r="B126" s="13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="127" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="128" spans="2:6" ht="31" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F128" s="1"/>
+    </row>
+    <row r="129" spans="2:6" ht="31" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F129" s="1"/>
+    </row>
+    <row r="130" spans="2:6" ht="34" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="C126" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B127" s="13" t="s">
+      <c r="C130" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F130" s="1"/>
+    </row>
+    <row r="131" spans="2:6" ht="34" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B131" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="C127" s="2" t="s">
-[...40 lines deleted...]
-    <row r="137" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C131" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F131" s="1"/>
+    </row>
+    <row r="132" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B132" s="15"/>
+    </row>
+    <row r="137" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B137" s="16"/>
       <c r="C137" s="9"/>
       <c r="D137" s="9"/>
       <c r="E137" s="9"/>
-    </row>
-    <row r="138" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F137" s="9"/>
+    </row>
+    <row r="138" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B138" s="16"/>
       <c r="C138" s="9"/>
       <c r="D138" s="9"/>
       <c r="E138" s="9"/>
-    </row>
-[...12 lines deleted...]
-    <row r="141" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F138" s="9"/>
+    </row>
+    <row r="139" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B139" s="16"/>
+      <c r="C139" s="9"/>
+      <c r="D139" s="9"/>
+      <c r="E139" s="9"/>
+    </row>
+    <row r="140" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B140" s="16"/>
+      <c r="C140" s="9"/>
+      <c r="D140" s="9"/>
+      <c r="E140" s="9"/>
+    </row>
+    <row r="141" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B141" s="12"/>
       <c r="C141" s="2"/>
       <c r="D141" s="3"/>
       <c r="E141" s="3"/>
     </row>
-    <row r="142" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B142" s="12"/>
       <c r="C142" s="2"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
     </row>
-    <row r="143" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B143" s="12"/>
       <c r="C143" s="2"/>
       <c r="D143" s="3"/>
       <c r="E143" s="3"/>
     </row>
-    <row r="144" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B144" s="12"/>
       <c r="C144" s="2"/>
       <c r="D144" s="3"/>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B145" s="12"/>
       <c r="C145" s="2"/>
       <c r="D145" s="3"/>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B146" s="12"/>
       <c r="C146" s="2"/>
       <c r="D146" s="3"/>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B147" s="12"/>
       <c r="C147" s="2"/>
       <c r="D147" s="3"/>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B148" s="12"/>
@@ -3340,259 +3407,281 @@
     <row r="152" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B152" s="12"/>
       <c r="C152" s="2"/>
       <c r="D152" s="3"/>
       <c r="E152" s="3"/>
     </row>
     <row r="153" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B153" s="12"/>
       <c r="C153" s="2"/>
       <c r="D153" s="3"/>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B154" s="12"/>
       <c r="C154" s="2"/>
       <c r="D154" s="3"/>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B155" s="12"/>
       <c r="C155" s="2"/>
       <c r="D155" s="3"/>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B156" s="15"/>
+      <c r="B156" s="12"/>
+      <c r="C156" s="2"/>
+      <c r="D156" s="3"/>
+      <c r="E156" s="3"/>
     </row>
     <row r="157" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B157" s="15"/>
+      <c r="B157" s="12"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="3"/>
+      <c r="E157" s="3"/>
     </row>
     <row r="158" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="15"/>
     </row>
     <row r="159" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B159" s="15"/>
     </row>
     <row r="160" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B160" s="15"/>
     </row>
-    <row r="161" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B161" s="15"/>
     </row>
-    <row r="162" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="162" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B162" s="15"/>
     </row>
-    <row r="163" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B163" s="15"/>
     </row>
-    <row r="164" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="164" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B164" s="15"/>
     </row>
-    <row r="165" spans="2:5" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="2:6" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B165" s="15"/>
     </row>
-    <row r="166" spans="2:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B166" s="15"/>
       <c r="C166" s="1"/>
       <c r="D166" s="1"/>
       <c r="E166" s="1"/>
-    </row>
-    <row r="167" spans="2:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F166" s="1"/>
+    </row>
+    <row r="167" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B167" s="15"/>
       <c r="C167" s="1"/>
       <c r="D167" s="1"/>
       <c r="E167" s="1"/>
+      <c r="F167" s="1"/>
+    </row>
+    <row r="168" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B168" s="15"/>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1"/>
+    </row>
+    <row r="169" spans="2:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B169" s="15"/>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="9" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="B30" r:id="rId1" xr:uid="{DEF7F3E2-9561-5D41-B50E-64B4A322B293}"/>
     <hyperlink ref="B48" r:id="rId2" display="Proposal Preparation and Routing" xr:uid="{198BCD3E-9151-8A4E-A8C2-BD9D82F7EE45}"/>
-    <hyperlink ref="B118" r:id="rId3" xr:uid="{E04174C0-4DAB-B442-85B3-1D446F270611}"/>
+    <hyperlink ref="B120" r:id="rId3" xr:uid="{E04174C0-4DAB-B442-85B3-1D446F270611}"/>
     <hyperlink ref="B39" r:id="rId4" display="Fundamentals of Financial Management (self-paced on web)" xr:uid="{8E124B57-D8E1-824F-B709-8724E2850ED5}"/>
-    <hyperlink ref="B83" r:id="rId5" display="http://web.mit.edu/training/course.html?course=ADM10170w&amp;sys=PS1" xr:uid="{D9BCE5B1-3645-6340-A818-F02B457367EA}"/>
+    <hyperlink ref="B85" r:id="rId5" display="http://web.mit.edu/training/course.html?course=ADM10170w&amp;sys=PS1" xr:uid="{D9BCE5B1-3645-6340-A818-F02B457367EA}"/>
     <hyperlink ref="B36" r:id="rId6" xr:uid="{2F9C4824-0064-E94D-B749-0C4A6F1DF2E4}"/>
     <hyperlink ref="B35" r:id="rId7" xr:uid="{F3104B76-67C3-EB49-BB04-B1830194D608}"/>
     <hyperlink ref="B53" r:id="rId8" tooltip="http://web.mit.edu/training/course.html?course=ADM16056r&amp;sys=PS1" display="http://web.mit.edu/training/course.html?course=ADM16056r&amp;sys=PS1" xr:uid="{B8C0042A-A0D6-B542-B839-7DD6FF711E47}"/>
     <hyperlink ref="B37" r:id="rId9" xr:uid="{CD91B8DE-9B7D-704C-AA46-1C1C19557735}"/>
     <hyperlink ref="B38" r:id="rId10" xr:uid="{FFD4A868-8EFE-564F-9BE9-7E4940F19A34}"/>
     <hyperlink ref="B67" r:id="rId11" xr:uid="{8E03A7A6-A80C-6848-80A1-2CCC1FAF2B57}"/>
     <hyperlink ref="B68" r:id="rId12" display="Cardholder Online Training" xr:uid="{9C16B7FE-B918-2949-98C1-1A614825F181}"/>
     <hyperlink ref="B69" r:id="rId13" display="Verifier Online Training" xr:uid="{E2545470-4BAE-EA45-9D03-E0304606095E}"/>
-    <hyperlink ref="B70" r:id="rId14" xr:uid="{111EC9EC-48C9-FD48-9275-A1AD609800EE}"/>
-[...113 lines deleted...]
-    <hyperlink ref="B65" r:id="rId128" xr:uid="{8BC88DCE-D12F-534C-90CB-E6CBBF51B5FD}"/>
+    <hyperlink ref="B83" r:id="rId14" xr:uid="{9051417E-F2EF-CA42-8BF4-B5F23AF7CA42}"/>
+    <hyperlink ref="B84" r:id="rId15" xr:uid="{C1C481D1-8A58-2048-9D53-AC288F4830E5}"/>
+    <hyperlink ref="B71" r:id="rId16" xr:uid="{79C5A290-9E59-4F41-A5EA-D14C0DDA5816}"/>
+    <hyperlink ref="B72" r:id="rId17" xr:uid="{D90393B5-94DB-9E45-89B3-2ECD86B6E82D}"/>
+    <hyperlink ref="B89" r:id="rId18" xr:uid="{52C13A05-5450-9D4A-B6FE-192FAA37327D}"/>
+    <hyperlink ref="B20" r:id="rId19" xr:uid="{752803E0-1785-EA47-B894-34A56503D656}"/>
+    <hyperlink ref="B19" r:id="rId20" xr:uid="{DABF3139-6CA2-7D48-A490-267146934A02}"/>
+    <hyperlink ref="B18" r:id="rId21" xr:uid="{BD43BC2E-12B2-EA41-9949-917D2668C300}"/>
+    <hyperlink ref="B21" r:id="rId22" xr:uid="{DAF58208-44A4-AE43-BE46-2DA104AB1910}"/>
+    <hyperlink ref="B22" r:id="rId23" xr:uid="{EA919151-4AF5-6943-9424-6FFCD635F266}"/>
+    <hyperlink ref="B23" r:id="rId24" xr:uid="{FCE34C0A-326A-1840-B32A-A03702E4EE99}"/>
+    <hyperlink ref="B40" r:id="rId25" xr:uid="{4D4C45B1-4E65-5D4C-A796-FE60DF0C86F3}"/>
+    <hyperlink ref="B29" r:id="rId26" xr:uid="{9B4BDACF-295E-F744-B718-0B62B8D6A3AE}"/>
+    <hyperlink ref="B33" r:id="rId27" xr:uid="{C4239D2F-8647-9244-A182-558B72781FE3}"/>
+    <hyperlink ref="B11" r:id="rId28" xr:uid="{48DD54A7-8347-A746-A753-4E4FCE49BD9A}"/>
+    <hyperlink ref="B12" r:id="rId29" xr:uid="{2CCB4034-39A0-024A-885C-64EE5D867A0F}"/>
+    <hyperlink ref="B14" r:id="rId30" xr:uid="{613FE7AE-A223-3843-899B-3430A57BA7FD}"/>
+    <hyperlink ref="B16" r:id="rId31" xr:uid="{D0D8B0DA-6BF2-8A45-8581-0F18C195D0A1}"/>
+    <hyperlink ref="B115" r:id="rId32" xr:uid="{0964DE98-8E31-354B-8B6F-6C9D02D79DBA}"/>
+    <hyperlink ref="B31" r:id="rId33" xr:uid="{08EE8E4F-A2BF-2E4B-8769-6F4B16EA41D0}"/>
+    <hyperlink ref="B34" r:id="rId34" xr:uid="{370B5240-84BD-524E-82D3-5BA95E881A32}"/>
+    <hyperlink ref="B25" r:id="rId35" xr:uid="{BAEA90E8-DFA4-8C40-9925-CA8636989C89}"/>
+    <hyperlink ref="B42" r:id="rId36" xr:uid="{4AB946F6-F4BC-D24C-AE6F-A451B2E27E4E}"/>
+    <hyperlink ref="B46" r:id="rId37" xr:uid="{07241FC1-FCE8-674E-948F-73B46F779E66}"/>
+    <hyperlink ref="B47" r:id="rId38" display="Proposal Preparation General Checklist" xr:uid="{6A7D11DD-C74B-594C-B553-0D42D1419AE5}"/>
+    <hyperlink ref="B52" r:id="rId39" tooltip="View Recorded Webinar: Audits: What's Hot" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=c244f62b-d3c0-4ab2-a6f8-ad520020f738" xr:uid="{830E98E7-2CB7-4C47-BA58-6AAC90F41518}"/>
+    <hyperlink ref="B54" r:id="rId40" xr:uid="{F778C021-19AA-1C40-850F-605FB0C5C832}"/>
+    <hyperlink ref="B109" r:id="rId41" xr:uid="{46173BC1-3BFC-1943-92CA-7CC047D11F5F}"/>
+    <hyperlink ref="B55" r:id="rId42" tooltip="View Recorded Webinar: Audits: What's Hot" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=7d9b7537-6589-468e-8235-adb001366563" xr:uid="{7B884161-774C-794B-AC88-D7BA55887B1E}"/>
+    <hyperlink ref="B56" r:id="rId43" tooltip="View Recorded Webinar: Audits: What's Hot" xr:uid="{60E0F2DD-B3C0-2147-9404-046F51058E8A}"/>
+    <hyperlink ref="B57" r:id="rId44" xr:uid="{33B024C3-43C1-D143-9D97-A3658A4B70D3}"/>
+    <hyperlink ref="B107" r:id="rId45" tooltip="View Recorded Webinar: NCURA Cost Share: Tackling the Challenges" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=556052ad-a68c-47e9-b011-ade1015918bf" xr:uid="{C65BBDC6-A4CA-2D4C-A268-F1F2394E6983}"/>
+    <hyperlink ref="B104" r:id="rId46" tooltip="Recorded Webinar: NCURA Guidance on the Preparation of NIH Research Performance Progress Report (RPPRs) with COVID-19 Impacts and Other Support" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=88d24880-9580-470d-81ca-ae35015bfe30" xr:uid="{AA60B01D-E6CC-2C42-987D-6E5586FEBAE9}"/>
+    <hyperlink ref="B50" r:id="rId47" xr:uid="{CA9C7095-6C1C-A649-B857-FEE82731A93B}"/>
+    <hyperlink ref="B51" r:id="rId48" xr:uid="{A819BB04-963F-9B41-89F9-6963F3CCA59A}"/>
+    <hyperlink ref="B105" r:id="rId49" xr:uid="{0BA70DD0-3E39-7047-B4D2-102D495D291C}"/>
+    <hyperlink ref="B102" r:id="rId50" xr:uid="{22111192-27A7-D34C-B88C-FB55F44CFC7A}"/>
+    <hyperlink ref="B58" r:id="rId51" xr:uid="{CBA02198-1D00-F442-B60D-603AD60B1F87}"/>
+    <hyperlink ref="B61" r:id="rId52" xr:uid="{FEDC8DA8-CBBB-684E-9651-F224CFE3B49C}"/>
+    <hyperlink ref="B32" r:id="rId53" xr:uid="{6DE78782-B73C-894B-8826-C5A4200F186B}"/>
+    <hyperlink ref="B62" r:id="rId54" xr:uid="{7D0DBA24-749C-3140-A8B6-442E40C6CFDF}"/>
+    <hyperlink ref="B64" r:id="rId55" location="awards" xr:uid="{65FE3CF7-B7FB-D743-9915-0A97CEC0145A}"/>
+    <hyperlink ref="B63" r:id="rId56" xr:uid="{C568F23B-5FD2-7846-B3B2-D0C132BF2864}"/>
+    <hyperlink ref="B108" r:id="rId57" xr:uid="{BBEDC97A-825E-6343-8C9F-E47479559494}"/>
+    <hyperlink ref="B122" r:id="rId58" xr:uid="{168491A9-691C-DB41-9CD0-90E37AE31630}"/>
+    <hyperlink ref="B78" r:id="rId59" xr:uid="{6F6F856E-47D1-4647-A6EE-F2FAA184456F}"/>
+    <hyperlink ref="B80" r:id="rId60" xr:uid="{10903A85-1E0A-7748-B2F5-C3858C4DBD64}"/>
+    <hyperlink ref="B81" r:id="rId61" xr:uid="{7924C3FE-722D-B246-AE27-70C3FB4DAA0C}"/>
+    <hyperlink ref="B82" r:id="rId62" xr:uid="{F2937F00-BA23-3F42-869E-C5B10D2C8259}"/>
+    <hyperlink ref="B116" r:id="rId63" xr:uid="{6136A2AD-2B77-834C-B772-CD0972F1F38A}"/>
+    <hyperlink ref="B117" r:id="rId64" xr:uid="{C9028D40-C6AA-2143-B5B7-27DB207680BE}"/>
+    <hyperlink ref="B24" r:id="rId65" xr:uid="{C58CE771-A2C3-9949-83F2-CDAB58288F28}"/>
+    <hyperlink ref="B2" r:id="rId66" xr:uid="{C0AE0572-E370-E942-A62E-74943935F24D}"/>
+    <hyperlink ref="B3" r:id="rId67" xr:uid="{CD6EC41B-5DA6-994B-9299-AF643F8316DC}"/>
+    <hyperlink ref="B4" r:id="rId68" xr:uid="{1EA749E7-3471-5C43-B51C-32BDA48AF941}"/>
+    <hyperlink ref="B5" r:id="rId69" xr:uid="{318522F1-DB7E-B94D-A2E2-D87F667AE105}"/>
+    <hyperlink ref="B6" r:id="rId70" xr:uid="{2AF4CDDD-DBF9-6F4D-B4FA-EB8B9E6683A9}"/>
+    <hyperlink ref="B7" r:id="rId71" xr:uid="{B698E9E2-1975-6143-BD18-6DD4726E48F5}"/>
+    <hyperlink ref="B8" r:id="rId72" xr:uid="{203A51CE-7477-A64A-9311-BD5F5DBE9107}"/>
+    <hyperlink ref="B26" r:id="rId73" xr:uid="{1B89AFC4-2572-E048-8230-11974106ABAD}"/>
+    <hyperlink ref="B27" r:id="rId74" xr:uid="{F3DA530E-8C92-D243-8849-2F39E54346D5}"/>
+    <hyperlink ref="B28" r:id="rId75" xr:uid="{3669C00C-5090-4F43-8AAC-CC5DFE9AD269}"/>
+    <hyperlink ref="B43" r:id="rId76" xr:uid="{7F9B6EED-64F2-3744-966D-3EBBDB3B3A6E}"/>
+    <hyperlink ref="B41" r:id="rId77" xr:uid="{2ECA0DBB-A0E7-2A46-BE6F-184FA9E88964}"/>
+    <hyperlink ref="B100" r:id="rId78" xr:uid="{A954A3D5-3C5F-5943-B38F-364689681375}"/>
+    <hyperlink ref="B101" r:id="rId79" xr:uid="{338F1779-E9A1-D649-B663-46CFFE8EA4B7}"/>
+    <hyperlink ref="B86" r:id="rId80" xr:uid="{650A010A-6897-004B-96B4-A148536DD765}"/>
+    <hyperlink ref="B87" r:id="rId81" xr:uid="{B91C9261-6A37-6D4A-BDE7-B7A3DDE0860D}"/>
+    <hyperlink ref="B90" r:id="rId82" xr:uid="{8C6074BE-BBB4-0641-80FC-0DAE77C5FA92}"/>
+    <hyperlink ref="B91" r:id="rId83" location="2.02%20Certifying%20eDACCAs" xr:uid="{4F78F31F-B431-1547-AB55-6B86EE6EF8C7}"/>
+    <hyperlink ref="B92" r:id="rId84" location="2.03%20Charging%20An%20Employee%20or%20Student%20Salary%20to%20a%20Cost%20Object" xr:uid="{D6CBD75B-5657-664A-8E6B-2272556FFC9C}"/>
+    <hyperlink ref="B93" r:id="rId85" xr:uid="{71C730CE-C6DD-5A40-9525-F5EE2D9BF151}"/>
+    <hyperlink ref="B94" r:id="rId86" xr:uid="{4550F694-B403-FD49-9871-32D53DC19FE2}"/>
+    <hyperlink ref="B111" r:id="rId87" location="close-out" xr:uid="{CC7BE581-EAD8-4E42-A578-19745B3C1674}"/>
+    <hyperlink ref="B123" r:id="rId88" location="close-out" xr:uid="{17B80DC7-20F6-0044-AE2A-5D045CE52735}"/>
+    <hyperlink ref="B126" r:id="rId89" xr:uid="{6D7A881F-9319-2743-A26F-E86D1CD6E2AC}"/>
+    <hyperlink ref="B59" r:id="rId90" xr:uid="{896BCFF8-5CB5-F749-B523-7B1F191CF13A}"/>
+    <hyperlink ref="B98" r:id="rId91" xr:uid="{9B7F5B20-4E94-C541-93AC-6C7C65ADE769}"/>
+    <hyperlink ref="B118" r:id="rId92" xr:uid="{7C86E3FA-9527-2646-9D2D-C046DD5A75A7}"/>
+    <hyperlink ref="B44" r:id="rId93" xr:uid="{2670BF07-287E-2143-A357-91D9F334D1BC}"/>
+    <hyperlink ref="B112" r:id="rId94" tooltip="https://web.mit.edu/training/course.html?course=ADM16110w" display="https://web.mit.edu/training/course.html?course=ADM16110w" xr:uid="{7B0092DC-EEF8-9341-A806-86806DD0DF72}"/>
+    <hyperlink ref="B125" r:id="rId95" tooltip="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=8598ad47-8a4c-40bc-a031-b11401653b00" display="https://mit.hosted.panopto.com/Panopto/Pages/Viewer.aspx?id=8598ad47-8a4c-40bc-a031-b11401653b00" xr:uid="{E65AD8F4-BD16-B548-AFBB-F72B7C0D5779}"/>
+    <hyperlink ref="B96" r:id="rId96" tooltip="https://ras.mit.edu/grant-and-contract-administration/managing-projects/changes-programs-during-life-award" display="https://ras.mit.edu/grant-and-contract-administration/managing-projects/changes-programs-during-life-award" xr:uid="{BC2D7A7E-9E7A-1741-86F6-8E16F8435440}"/>
+    <hyperlink ref="B77" r:id="rId97" display="Travel Expense on Sponsored Programs" xr:uid="{124A654C-C109-5943-ACF8-26DC468893FF}"/>
+    <hyperlink ref="B103" r:id="rId98" xr:uid="{7C843765-815F-2A44-9932-4718A288D5E5}"/>
+    <hyperlink ref="B97" r:id="rId99" xr:uid="{0277DC9C-2087-424A-875D-F6D6BB3674A4}"/>
+    <hyperlink ref="B95" r:id="rId100" xr:uid="{14070C09-B476-F847-95B1-55FB2C9B99A5}"/>
+    <hyperlink ref="B17" r:id="rId101" xr:uid="{5FE4F5A7-2025-DF48-B0C8-623E73190604}"/>
+    <hyperlink ref="B15" r:id="rId102" tooltip="https://ehs.mit.edu/" display="https://ehs.mit.edu/" xr:uid="{AA2A9572-BDC2-E14A-BF48-7BFA11102DEF}"/>
+    <hyperlink ref="B49" r:id="rId103" tooltip="https://ras.mit.edu/grant-and-contract-administration/preparing-and-submitting-proposal/mit-approval-and-submission" xr:uid="{B00EBBEA-0AEF-204F-B18D-D5677CC1D95E}"/>
+    <hyperlink ref="B66" r:id="rId104" tooltip="https://procurement.mit.edu/purchasing" display="https://procurement.mit.edu/purchasing" xr:uid="{D59AF792-6898-4C48-98B2-0D17C1E1178C}"/>
+    <hyperlink ref="B73" r:id="rId105" tooltip="https://vpf.mit.edu/selection-of-source-form" display="https://vpf.mit.edu/selection-of-source-form" xr:uid="{19506EA9-B757-A043-9C44-AF770900B50C}"/>
+    <hyperlink ref="B74" r:id="rId106" tooltip="https://procurement.mit.edu/expert-buying-advice/shipping-mailing-customs-brokerage" display="https://procurement.mit.edu/expert-buying-advice/shipping-mailing-customs-brokerage" xr:uid="{DF15F756-A44A-1F49-ACCF-590413A10F8B}"/>
+    <hyperlink ref="B76" r:id="rId107" location="preventing-fraud" tooltip="https://procurement.mit.edu/purchasing/making-purchases-using-mit-funds#preventing-fraud" display="https://procurement.mit.edu/purchasing/making-purchases-using-mit-funds - preventing-fraud" xr:uid="{71C87778-0268-5D40-9953-DDFEF9D2188C}"/>
+    <hyperlink ref="B88" r:id="rId108" tooltip="https://ras.mit.edu/grant-and-contract-administration/managing-projects/charging-faculty-summer-salary" display="https://ras.mit.edu/grant-and-contract-administration/managing-projects/charging-faculty-summer-salary" xr:uid="{430CEA8F-0B47-174E-812A-41918F4E47C3}"/>
+    <hyperlink ref="B110" r:id="rId109" tooltip="https://ras.mit.edu/grant-and-contract-administration/subawards/criteria-subrecipients-contractors-vendors-and-consultants-independent-contractors" display="https://ras.mit.edu/grant-and-contract-administration/subawards/criteria-subrecipients-contractors-vendors-and-consultants-independent-contractors" xr:uid="{6A59646C-1897-634B-A294-73BD54AF149E}"/>
+    <hyperlink ref="B119" r:id="rId110" tooltip="https://ras.mit.edu/grant-and-contract-administration/closing-out-award" display="https://ras.mit.edu/grant-and-contract-administration/closing-out-award" xr:uid="{F7EAC4DA-690E-8142-AA52-6DEAEBD49957}"/>
+    <hyperlink ref="B121" r:id="rId111" tooltip="https://ras.mit.edu/grant-and-contract-administration/managing-projects/reporting-requirements" display="https://ras.mit.edu/grant-and-contract-administration/managing-projects/reporting-requirements" xr:uid="{3277C8F7-5081-5D45-8212-DD55E8B110EE}"/>
+    <hyperlink ref="B124" r:id="rId112" tooltip="https://ras.mit.edu/grant-and-contract-administration/closing-out-award/record-retention" display="https://ras.mit.edu/grant-and-contract-administration/closing-out-award/record-retention" xr:uid="{B35392F8-B7DF-1D47-9805-B435C3CF37A1}"/>
+    <hyperlink ref="B127" r:id="rId113" tooltip="https://globalsupport.mit.edu/" display="https://globalsupport.mit.edu/" xr:uid="{0A598B38-8A25-6E45-8F5E-3AD385FEF76C}"/>
+    <hyperlink ref="B128" r:id="rId114" tooltip="https://globalsupport.mit.edu/project-planning/scope/" display="https://globalsupport.mit.edu/project-planning/scope/" xr:uid="{5F8CA2DD-FCA1-C447-9121-4F1D18DA0315}"/>
+    <hyperlink ref="B129" r:id="rId115" tooltip="https://globalsupport.mit.edu/project-planning/otherkeyconsiderations/" display="https://globalsupport.mit.edu/project-planning/otherkeyconsiderations/" xr:uid="{233F000E-95C9-4D43-B726-99302163D007}"/>
+    <hyperlink ref="B130" r:id="rId116" tooltip="https://globalsupport.mit.edu/project-planning/sponsors/" display="https://globalsupport.mit.edu/project-planning/sponsors/" xr:uid="{EE393CC7-3FB2-4344-8D46-339249607CF2}"/>
+    <hyperlink ref="B131" r:id="rId117" tooltip="https://globalsupport.mit.edu/managing-project-risk/" display="https://globalsupport.mit.edu/managing-project-risk/" xr:uid="{F9307532-4688-3744-B094-8C6C149D4F29}"/>
+    <hyperlink ref="B106" r:id="rId118" xr:uid="{754D4122-78F8-B44B-97B3-C27CC2FF5AA2}"/>
+    <hyperlink ref="B113" r:id="rId119" display="Subawards: Updates and Hot Topics" xr:uid="{A8D70157-E7B9-5940-B113-F71825972A7D}"/>
+    <hyperlink ref="B9" r:id="rId120" xr:uid="{C14F40FC-C85D-1641-94AE-E38790C9EC91}"/>
+    <hyperlink ref="B99" r:id="rId121" xr:uid="{B1A1A7A1-3D98-1A46-B0B7-BB428AD03483}"/>
+    <hyperlink ref="B45" r:id="rId122" xr:uid="{D8B78B52-4579-C944-BE3E-CC96D0FB9DE5}"/>
+    <hyperlink ref="B114" r:id="rId123" xr:uid="{5898C8BD-508E-204D-BE31-36108188F274}"/>
+    <hyperlink ref="B60" r:id="rId124" xr:uid="{B72CB522-5638-4641-BE2D-0572E0B1A9B6}"/>
+    <hyperlink ref="B13" r:id="rId125" xr:uid="{18F14D3C-8423-1F40-8487-F3381A4D92A3}"/>
+    <hyperlink ref="B10" r:id="rId126" xr:uid="{ECBA2014-C236-E04B-95D0-89FB3B2B5B04}"/>
+    <hyperlink ref="B65" r:id="rId127" xr:uid="{8BC88DCE-D12F-534C-90CB-E6CBBF51B5FD}"/>
+    <hyperlink ref="B70" r:id="rId128" xr:uid="{0A414F02-D036-5640-9D4D-070E01F8971F}"/>
+    <hyperlink ref="B79" r:id="rId129" xr:uid="{180B5F82-2A01-3248-B3EB-D626C502A4DF}"/>
+    <hyperlink ref="B75" r:id="rId130" xr:uid="{55F1A46B-6483-744A-BDB0-09580440063C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape"/>
-  <drawing r:id="rId129"/>
+  <drawing r:id="rId131"/>
   <tableParts count="1">
-    <tablePart r:id="rId130"/>
+    <tablePart r:id="rId132"/>
   </tableParts>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{3A4CF648-6AED-40f4-86FF-DC5316D8AED3}">
       <x14:slicerList xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
-        <x14:slicer r:id="rId131"/>
+        <x14:slicer r:id="rId133"/>
       </x14:slicerList>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RA Resources &amp; Training Guide</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MIT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Guide to RA Resources and Training - May 2026</dc:title>
+  <dc:title>Guide to RA Resources and Training - July 2026</dc:title>
   <dc:subject>Guide to Research Administration Resources and Training </dc:subject>
   <dc:creator>RA Support</dc:creator>
   <cp:keywords>research administration, resources, onboarding, guide, checklist</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>