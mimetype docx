--- v0 (2025-12-05)
+++ v1 (2026-07-10)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2F437741" w14:textId="453DCCD4" w:rsidR="003D5576" w:rsidRPr="006313D3" w:rsidRDefault="003D5576" w:rsidP="008E1758">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="006313D3">
         <w:t>MIT/Department of _____________</w:t>
       </w:r>
       <w:r w:rsidR="008E1758">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006313D3">
         <w:t>Budget Justification for Cost Proposal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A42D1DA" w14:textId="77777777" w:rsidR="003D5576" w:rsidRPr="006313D3" w:rsidRDefault="003D5576" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -186,76 +186,59 @@
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MIT fully supports the academic year salary of Professors, Associate Professors and Assistant Professors, but makes no specific commitment of </w:t>
       </w:r>
       <w:r w:rsidR="00B91C4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">academic year </w:t>
       </w:r>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">time or salary to this </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> project. </w:t>
+        <w:t xml:space="preserve">time or salary to this particular research project. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="0055670E">
+      <w:r w:rsidR="0055670E" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7BC4B5" w14:textId="77777777" w:rsidR="003B37E7" w:rsidRPr="006313D3" w:rsidRDefault="003B37E7" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D364831" w14:textId="76C7DCED" w:rsidR="00FF7F9A" w:rsidRPr="006313D3" w:rsidRDefault="00FF7F9A" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
@@ -343,119 +326,91 @@
         </w:rPr>
         <w:t xml:space="preserve">is budgeted for </w:t>
       </w:r>
       <w:r w:rsidR="00255054">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="007A6756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> calendar months per year. </w:t>
       </w:r>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Research Scientist </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">will be </w:t>
+        <w:t xml:space="preserve">The Research Scientist will be </w:t>
       </w:r>
       <w:r w:rsidR="00881ECE" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>will be</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>will be paid a salary rate of $</w:t>
+      </w:r>
+      <w:r w:rsidR="006C735A" w:rsidRPr="006313D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1192">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="006C735A" w:rsidRPr="006313D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00881ECE" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paid a salary rate of $</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> year, based on experience. </w:t>
+        <w:t xml:space="preserve"> per year, based on experience. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567C6421" w14:textId="77777777" w:rsidR="00FF7F9A" w:rsidRPr="006313D3" w:rsidRDefault="00FF7F9A" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D1A2837" w14:textId="77777777" w:rsidR="00F261BA" w:rsidRDefault="00F261BA" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F85CB33" w14:textId="77777777" w:rsidR="003B37E7" w:rsidRPr="006313D3" w:rsidRDefault="003B37E7" w:rsidP="008E1758">
@@ -703,69 +658,51 @@
         </w:rPr>
         <w:t>salary</w:t>
       </w:r>
       <w:r w:rsidR="0053137A" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is $</w:t>
       </w:r>
       <w:r w:rsidR="008D6E9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="0053137A" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> for a PhD student. </w:t>
+        <w:t xml:space="preserve">/mo for a PhD student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE483D4" w14:textId="77777777" w:rsidR="004A2CF4" w:rsidRPr="006313D3" w:rsidRDefault="004A2CF4" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75A24BF5" w14:textId="02549D89" w:rsidR="0053137A" w:rsidRPr="006313D3" w:rsidRDefault="00613A6C" w:rsidP="0053137A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
@@ -980,51 +917,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795B581D" w14:textId="77777777" w:rsidR="00650E38" w:rsidRPr="006313D3" w:rsidRDefault="00650E38" w:rsidP="008E1758">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="006313D3">
         <w:t>FRINGE BENEFITS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405039A9" w14:textId="77777777" w:rsidR="00650E38" w:rsidRPr="006313D3" w:rsidRDefault="00650E38" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12A0D3DD" w14:textId="41593356" w:rsidR="00255054" w:rsidRDefault="00255054" w:rsidP="00255054">
+    <w:p w14:paraId="12A0D3DD" w14:textId="7488C06D" w:rsidR="00255054" w:rsidRDefault="00255054" w:rsidP="00255054">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk44508971"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fringe Benefits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1044,127 +981,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vacation Accrual (VA). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Fringe rates are set by MIT at the current negotiated rates for budgeting purposes: (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F8515D">
+        <w:t xml:space="preserve">Fringe rates are set by MIT at the current negotiated rates for budgeting purposes: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8515D" w:rsidRPr="00F8515D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8515D" w:rsidRPr="00F8515D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">FY25 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">FY26 </w:t>
       </w:r>
       <w:r w:rsidR="00F8515D" w:rsidRPr="00F8515D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>EB Reduced &lt;50% is 7.4%) (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F8515D" w:rsidRPr="00F8515D">
+        <w:t>fixed rates:  on-campus EB 23.7%, VA 9.1%; off-campus EB 21.7%, VA 9.1%; EB Reduced &lt;50% is 8%)</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A7E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A7E" w:rsidRPr="00F8515D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">FY26 </w:t>
-[...7 lines deleted...]
-        <w:t>fixed rates:  on-campus EB 23.7%, VA 9.1%; off-campus EB 21.7%, VA 9.1%; EB Reduced &lt;50% is 8%)</w:t>
+        <w:t>FY2</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A7E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A7E" w:rsidRPr="00F8515D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00403A7E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provisional rates: on-campus EB 27.2%, VA 9.9%; off-campus EB 25.6%, VA 12.9%; </w:t>
+      </w:r>
+      <w:r w:rsidR="00403A7E" w:rsidRPr="00F8515D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EB Reduced &lt;50% is </w:t>
+      </w:r>
+      <w:r w:rsidR="00403A7E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A7E" w:rsidRPr="00F8515D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4%) </w:t>
       </w:r>
       <w:r w:rsidR="00F8515D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MIT charges </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2649,70 +2606,60 @@
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00003E7B" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Funds </w:t>
       </w:r>
       <w:r w:rsidR="006313D3" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are budgeted for the</w:t>
       </w:r>
       <w:r w:rsidR="00880FB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ______</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">_ </w:t>
+        <w:t xml:space="preserve"> _______ </w:t>
       </w:r>
       <w:r w:rsidR="006313D3" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00880FB6" w:rsidRPr="00783944">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>example:</w:t>
       </w:r>
       <w:r w:rsidR="00880FB6" w:rsidRPr="00783944">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006313D3" w:rsidRPr="00783944">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PI, Co-I, or RA</w:t>
@@ -2749,69 +2696,51 @@
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="006313D3" w:rsidRPr="006E4267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>collaborate with colleagues.</w:t>
       </w:r>
       <w:r w:rsidR="007A6756">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0088654E" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Travel is anticipated to the following international </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> may be subject to change: ___________.  </w:t>
+        <w:t xml:space="preserve">Travel is anticipated to the following international destinations, but may be subject to change: ___________.  </w:t>
       </w:r>
       <w:r w:rsidR="00E07869" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Approximate travel costs are as follows:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5AFD92" w14:textId="77777777" w:rsidR="00E07869" w:rsidRDefault="00E07869" w:rsidP="001A10CD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1368" w:type="dxa"/>
@@ -3320,145 +3249,126 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="613D2BB4" w14:textId="5D5ABEC8" w:rsidR="002A78E0" w:rsidRPr="006313D3" w:rsidRDefault="002A78E0" w:rsidP="002A78E0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Materials and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Materials and Supplies: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006313D3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are budgeted at $______yr in Y</w:t>
+      </w:r>
+      <w:r w:rsidR="009926C6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ear </w:t>
+      </w:r>
+      <w:r w:rsidR="00075C8F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006313D3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and $_____ in Year</w:t>
+      </w:r>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Supplies:</w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000852BB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The money will be spent on ________________________</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="0055670E">
+      <w:r w:rsidR="0055670E" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00423107" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidR="0036747A" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3476,53 +3386,56 @@
       <w:r w:rsidR="0036747A" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00153D8D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>upply</w:t>
       </w:r>
       <w:r w:rsidR="0036747A" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> costs are estimated based on the PI’s knowledge of prior projects of similar scope, and no further breakdown of materials is available.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="00650188">
+      <w:r w:rsidR="00650188" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C27322" w14:textId="77777777" w:rsidR="002A78E0" w:rsidRPr="006313D3" w:rsidRDefault="002A78E0" w:rsidP="002A78E0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SymbolMT" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78C7918D" w14:textId="77777777" w:rsidR="00F261BA" w:rsidRDefault="00F261BA" w:rsidP="001A10CD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3549,112 +3462,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE5DE97" w14:textId="77777777" w:rsidR="00AC100F" w:rsidRPr="006313D3" w:rsidRDefault="00AC100F" w:rsidP="001A10CD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799928EF" w14:textId="0E623F11" w:rsidR="00AC100F" w:rsidRPr="006313D3" w:rsidRDefault="00AC100F" w:rsidP="009B2DBA">
+    <w:p w14:paraId="799928EF" w14:textId="33EA3A7F" w:rsidR="00AC100F" w:rsidRPr="006313D3" w:rsidRDefault="00AC100F" w:rsidP="009B2DBA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RA tuition</w:t>
       </w:r>
       <w:r w:rsidR="00685A0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  For academic year </w:t>
       </w:r>
-      <w:r w:rsidR="00A67195">
-[...29 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="003411AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, MIT’s 9-month tuition is $______. A </w:t>
       </w:r>
       <w:r w:rsidR="00A74DC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>% annual inflator is applied each year.</w:t>
       </w:r>
@@ -3856,51 +3745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D5DECC" w14:textId="77777777" w:rsidR="00351C97" w:rsidRPr="00932450" w:rsidRDefault="00351C97" w:rsidP="008E1758">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:t>INDIRECT COSTS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D11A7E" w14:textId="77777777" w:rsidR="00351C97" w:rsidRPr="00351C97" w:rsidRDefault="00351C97" w:rsidP="00351C97">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B0EB180" w14:textId="44F577B8" w:rsidR="003410B5" w:rsidRPr="00351C97" w:rsidRDefault="14E62C74" w:rsidP="14E62C74">
+    <w:p w14:paraId="6B0EB180" w14:textId="3BD2E644" w:rsidR="003410B5" w:rsidRPr="00351C97" w:rsidRDefault="14E62C74" w:rsidP="14E62C74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14E62C74">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In accordance MIT’s Fixed negotiated rate agreement with the Office of Naval Research, the [</w:t>
       </w:r>
       <w:r w:rsidRPr="14E62C74">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -3976,121 +3865,150 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rate is</w:t>
       </w:r>
       <w:r w:rsidR="00937CDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00937CDA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="14E62C74">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>%, and</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>%, and is also used in budgeting subsequent years.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00937CDA" w:rsidRPr="14E62C74">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="14E62C74">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> MTDC includes total direct costs exclusive of graduate research assistants’ tuition, capital equipment,</w:t>
       </w:r>
       <w:r w:rsidRPr="14E62C74">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="14E62C74">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>participant support costs, and that portion of subaward agreements over $25,000.</w:t>
+        <w:t>participant support costs, and that portion of subaward agreements over $</w:t>
+      </w:r>
+      <w:r w:rsidR="003411AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14E62C74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r w:rsidR="003411AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (over $25,000 for NIH awards)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14E62C74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003410B5" w:rsidRPr="00351C97">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:20:00Z" w:initials="RAS">
     <w:p w14:paraId="08AE89F6" w14:textId="77777777" w:rsidR="0055670E" w:rsidRDefault="0055670E" w:rsidP="0055670E">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>For NSF proposals do not include this statement in budget justification. Can be included instead in Facilities and Other Resources.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:21:00Z" w:initials="RAS">
     <w:p w14:paraId="6F90EC6E" w14:textId="77777777" w:rsidR="0055670E" w:rsidRDefault="0055670E" w:rsidP="0055670E">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4109,173 +4027,173 @@
       <w:r>
         <w:rPr>
           <w:color w:val="202020"/>
         </w:rPr>
         <w:t>Include if no basis of estimate is provided.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="RAS (Research Administraton Services)" w:date="2025-05-04T07:55:00Z" w:initials="RAS">
     <w:p w14:paraId="4FCF2765" w14:textId="77777777" w:rsidR="00937CDA" w:rsidRDefault="00937CDA" w:rsidP="00937CDA">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Include rates for future fiscal years, if they vary from year 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="08AE89F6" w15:done="0"/>
   <w15:commentEx w15:paraId="6F90EC6E" w15:done="0"/>
   <w15:commentEx w15:paraId="47F6F978" w15:done="0"/>
   <w15:commentEx w15:paraId="4FCF2765" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="77A6E259" w16cex:dateUtc="2024-10-10T21:20:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1210A729" w16cex:dateUtc="2024-10-10T21:21:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1728CBB4" w16cex:dateUtc="2024-10-28T19:47:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4613C00A" w16cex:dateUtc="2025-05-04T11:55:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="08AE89F6" w16cid:durableId="77A6E259"/>
   <w16cid:commentId w16cid:paraId="6F90EC6E" w16cid:durableId="1210A729"/>
   <w16cid:commentId w16cid:paraId="47F6F978" w16cid:durableId="1728CBB4"/>
   <w16cid:commentId w16cid:paraId="4FCF2765" w16cid:durableId="4613C00A"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B6DBC38" w14:textId="77777777" w:rsidR="00310589" w:rsidRDefault="00310589" w:rsidP="0023567C">
+    <w:p w14:paraId="471CAC8A" w14:textId="77777777" w:rsidR="006751E1" w:rsidRDefault="006751E1" w:rsidP="0023567C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68253391" w14:textId="77777777" w:rsidR="00310589" w:rsidRDefault="00310589" w:rsidP="0023567C">
+    <w:p w14:paraId="47619CAD" w14:textId="77777777" w:rsidR="006751E1" w:rsidRDefault="006751E1" w:rsidP="0023567C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SymbolMT">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="34164777"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4D2621A3" w14:textId="7A31E3F8" w:rsidR="00B716B3" w:rsidRDefault="00B716B3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -4284,110 +4202,132 @@
         </w:r>
         <w:r w:rsidR="00351C97">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4AE54913" w14:textId="77777777" w:rsidR="00B716B3" w:rsidRDefault="00B716B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15203344" w14:textId="77777777" w:rsidR="00310589" w:rsidRDefault="00310589" w:rsidP="0023567C">
+    <w:p w14:paraId="69DD1CDF" w14:textId="77777777" w:rsidR="006751E1" w:rsidRDefault="006751E1" w:rsidP="0023567C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41A72FD2" w14:textId="77777777" w:rsidR="00310589" w:rsidRDefault="00310589" w:rsidP="0023567C">
+    <w:p w14:paraId="1F5FE78D" w14:textId="77777777" w:rsidR="006751E1" w:rsidRDefault="006751E1" w:rsidP="0023567C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69EADAB8" w14:textId="07EC831A" w:rsidR="00B716B3" w:rsidRPr="00E12578" w:rsidRDefault="00B2BC6F" w:rsidP="00B2BC6F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69EADAB8" w14:textId="24D88729" w:rsidR="00B716B3" w:rsidRPr="00E12578" w:rsidRDefault="00B2BC6F" w:rsidP="00B2BC6F">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B2BC6F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>[Sample Budget Justification Federal Research – May 2025]</w:t>
+      <w:t xml:space="preserve">[Sample Budget Justification Federal Research – </w:t>
+    </w:r>
+    <w:r w:rsidR="00403A7E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>July 2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B2BC6F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="71D5C0B3" w14:textId="77777777" w:rsidR="00B716B3" w:rsidRDefault="00B716B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="146A57EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4EF214AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4893,66 +4833,66 @@
   <w:num w:numId="10" w16cid:durableId="1643727711">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="667246756">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="431437165">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1102140786">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1278171573">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="607541726">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="750465977">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="RAS (Research Administration Services)">
     <w15:presenceInfo w15:providerId="None" w15:userId="RAS (Research Administration Services)"/>
   </w15:person>
   <w15:person w15:author="RAS (Research Administraton Services)">
     <w15:presenceInfo w15:providerId="None" w15:userId="RAS (Research Administraton Services)"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="119"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E45A96"/>
     <w:rsid w:val="00003E7B"/>
     <w:rsid w:val="00004D3A"/>
     <w:rsid w:val="00016C04"/>
     <w:rsid w:val="00021F43"/>
     <w:rsid w:val="00042364"/>
@@ -4977,73 +4917,77 @@
     <w:rsid w:val="00130A52"/>
     <w:rsid w:val="00134A12"/>
     <w:rsid w:val="001363F3"/>
     <w:rsid w:val="001400CF"/>
     <w:rsid w:val="001415BC"/>
     <w:rsid w:val="0014209E"/>
     <w:rsid w:val="00153D8D"/>
     <w:rsid w:val="0016130D"/>
     <w:rsid w:val="00187B79"/>
     <w:rsid w:val="001917CA"/>
     <w:rsid w:val="00192451"/>
     <w:rsid w:val="001A10CD"/>
     <w:rsid w:val="001C38DF"/>
     <w:rsid w:val="001C4694"/>
     <w:rsid w:val="001E1B90"/>
     <w:rsid w:val="001E2D8A"/>
     <w:rsid w:val="002227BF"/>
     <w:rsid w:val="0023567C"/>
     <w:rsid w:val="00255054"/>
     <w:rsid w:val="00257259"/>
     <w:rsid w:val="002602DB"/>
     <w:rsid w:val="00266D2B"/>
     <w:rsid w:val="0027341E"/>
     <w:rsid w:val="002879FC"/>
     <w:rsid w:val="00292629"/>
+    <w:rsid w:val="002A487C"/>
     <w:rsid w:val="002A78E0"/>
     <w:rsid w:val="002D2AF9"/>
     <w:rsid w:val="002F410A"/>
     <w:rsid w:val="00310589"/>
     <w:rsid w:val="003162F6"/>
     <w:rsid w:val="003177AA"/>
     <w:rsid w:val="00323922"/>
     <w:rsid w:val="0032481B"/>
     <w:rsid w:val="003410B5"/>
+    <w:rsid w:val="003411AD"/>
     <w:rsid w:val="003451F4"/>
     <w:rsid w:val="00351C97"/>
     <w:rsid w:val="003524FA"/>
     <w:rsid w:val="003577BE"/>
     <w:rsid w:val="0036311C"/>
     <w:rsid w:val="0036747A"/>
     <w:rsid w:val="0037442D"/>
     <w:rsid w:val="003A51F9"/>
     <w:rsid w:val="003B37E7"/>
     <w:rsid w:val="003B4499"/>
     <w:rsid w:val="003D5576"/>
     <w:rsid w:val="003D5812"/>
+    <w:rsid w:val="003E4ECA"/>
     <w:rsid w:val="003E7209"/>
     <w:rsid w:val="003F489B"/>
+    <w:rsid w:val="00403A7E"/>
     <w:rsid w:val="0041308B"/>
     <w:rsid w:val="0041613C"/>
     <w:rsid w:val="00421D86"/>
     <w:rsid w:val="00423107"/>
     <w:rsid w:val="00430DD0"/>
     <w:rsid w:val="004331B0"/>
     <w:rsid w:val="00441F50"/>
     <w:rsid w:val="00450368"/>
     <w:rsid w:val="00466744"/>
     <w:rsid w:val="00477D03"/>
     <w:rsid w:val="0049024E"/>
     <w:rsid w:val="004903C4"/>
     <w:rsid w:val="004A2900"/>
     <w:rsid w:val="004A2CF4"/>
     <w:rsid w:val="004A3A5B"/>
     <w:rsid w:val="004B7194"/>
     <w:rsid w:val="004B735A"/>
     <w:rsid w:val="004C5593"/>
     <w:rsid w:val="004D3637"/>
     <w:rsid w:val="004E0329"/>
     <w:rsid w:val="004F3B81"/>
     <w:rsid w:val="004F65B2"/>
     <w:rsid w:val="00500B91"/>
     <w:rsid w:val="00512698"/>
     <w:rsid w:val="00514F3E"/>
@@ -5057,50 +5001,51 @@
     <w:rsid w:val="00547B00"/>
     <w:rsid w:val="00550483"/>
     <w:rsid w:val="0055386F"/>
     <w:rsid w:val="0055670E"/>
     <w:rsid w:val="00573568"/>
     <w:rsid w:val="005C202B"/>
     <w:rsid w:val="005C7379"/>
     <w:rsid w:val="005D06EF"/>
     <w:rsid w:val="005D1631"/>
     <w:rsid w:val="005E0BD9"/>
     <w:rsid w:val="005E3D21"/>
     <w:rsid w:val="005E63A7"/>
     <w:rsid w:val="005E6E0C"/>
     <w:rsid w:val="005F49AE"/>
     <w:rsid w:val="00612DD7"/>
     <w:rsid w:val="00613A6C"/>
     <w:rsid w:val="00613C2A"/>
     <w:rsid w:val="0062242D"/>
     <w:rsid w:val="006313D3"/>
     <w:rsid w:val="0063608C"/>
     <w:rsid w:val="00645398"/>
     <w:rsid w:val="00650188"/>
     <w:rsid w:val="00650E38"/>
     <w:rsid w:val="00660F40"/>
     <w:rsid w:val="00667B61"/>
+    <w:rsid w:val="006751E1"/>
     <w:rsid w:val="00685A0E"/>
     <w:rsid w:val="00690C27"/>
     <w:rsid w:val="0069124F"/>
     <w:rsid w:val="006932C8"/>
     <w:rsid w:val="00695EC3"/>
     <w:rsid w:val="0069615E"/>
     <w:rsid w:val="00696747"/>
     <w:rsid w:val="006A7115"/>
     <w:rsid w:val="006B2062"/>
     <w:rsid w:val="006C735A"/>
     <w:rsid w:val="006D0740"/>
     <w:rsid w:val="006D1387"/>
     <w:rsid w:val="006D2A9B"/>
     <w:rsid w:val="006E4267"/>
     <w:rsid w:val="006E6EF3"/>
     <w:rsid w:val="007042F6"/>
     <w:rsid w:val="00707C34"/>
     <w:rsid w:val="00707D94"/>
     <w:rsid w:val="00720AE2"/>
     <w:rsid w:val="00727BC0"/>
     <w:rsid w:val="007301DC"/>
     <w:rsid w:val="00734FB4"/>
     <w:rsid w:val="007616CA"/>
     <w:rsid w:val="0077077F"/>
     <w:rsid w:val="00771449"/>
@@ -5158,90 +5103,92 @@
     <w:rsid w:val="00A022D3"/>
     <w:rsid w:val="00A1575F"/>
     <w:rsid w:val="00A2526F"/>
     <w:rsid w:val="00A43B95"/>
     <w:rsid w:val="00A60472"/>
     <w:rsid w:val="00A67195"/>
     <w:rsid w:val="00A74DC8"/>
     <w:rsid w:val="00A770CA"/>
     <w:rsid w:val="00A8661E"/>
     <w:rsid w:val="00A92CF6"/>
     <w:rsid w:val="00AA4B91"/>
     <w:rsid w:val="00AA7C25"/>
     <w:rsid w:val="00AB40F5"/>
     <w:rsid w:val="00AC100F"/>
     <w:rsid w:val="00AE0E1B"/>
     <w:rsid w:val="00AF3318"/>
     <w:rsid w:val="00B155C2"/>
     <w:rsid w:val="00B2BC6F"/>
     <w:rsid w:val="00B33294"/>
     <w:rsid w:val="00B35706"/>
     <w:rsid w:val="00B548D7"/>
     <w:rsid w:val="00B56457"/>
     <w:rsid w:val="00B716B3"/>
     <w:rsid w:val="00B91C4F"/>
     <w:rsid w:val="00BB17A1"/>
+    <w:rsid w:val="00BB2A4E"/>
     <w:rsid w:val="00BB58AA"/>
     <w:rsid w:val="00BE03A3"/>
     <w:rsid w:val="00BE3147"/>
     <w:rsid w:val="00C17E75"/>
     <w:rsid w:val="00C21EDF"/>
     <w:rsid w:val="00C2325E"/>
     <w:rsid w:val="00C34A7B"/>
     <w:rsid w:val="00C655FE"/>
     <w:rsid w:val="00C73061"/>
     <w:rsid w:val="00C76CB7"/>
     <w:rsid w:val="00C83824"/>
     <w:rsid w:val="00C8656D"/>
     <w:rsid w:val="00C9250A"/>
     <w:rsid w:val="00CA0018"/>
     <w:rsid w:val="00CA0405"/>
     <w:rsid w:val="00CA5DA9"/>
     <w:rsid w:val="00CC278D"/>
     <w:rsid w:val="00CE5A11"/>
     <w:rsid w:val="00D23C97"/>
     <w:rsid w:val="00D379BC"/>
     <w:rsid w:val="00D525D8"/>
     <w:rsid w:val="00D545C1"/>
     <w:rsid w:val="00D76696"/>
     <w:rsid w:val="00D77BDE"/>
     <w:rsid w:val="00D821AA"/>
     <w:rsid w:val="00D93EB3"/>
     <w:rsid w:val="00DA688C"/>
     <w:rsid w:val="00DB1265"/>
     <w:rsid w:val="00DB133C"/>
     <w:rsid w:val="00DB3FC1"/>
     <w:rsid w:val="00DC1FAC"/>
     <w:rsid w:val="00DD70C9"/>
     <w:rsid w:val="00DF3CFA"/>
     <w:rsid w:val="00DF404D"/>
     <w:rsid w:val="00DF4A3E"/>
     <w:rsid w:val="00E00E43"/>
     <w:rsid w:val="00E01692"/>
     <w:rsid w:val="00E07869"/>
     <w:rsid w:val="00E12578"/>
     <w:rsid w:val="00E305DF"/>
+    <w:rsid w:val="00E3423F"/>
     <w:rsid w:val="00E41C34"/>
     <w:rsid w:val="00E45A96"/>
     <w:rsid w:val="00E6452D"/>
     <w:rsid w:val="00E7416A"/>
     <w:rsid w:val="00E970E7"/>
     <w:rsid w:val="00ED027F"/>
     <w:rsid w:val="00EE00E0"/>
     <w:rsid w:val="00EF4AE5"/>
     <w:rsid w:val="00F00DB3"/>
     <w:rsid w:val="00F15223"/>
     <w:rsid w:val="00F261BA"/>
     <w:rsid w:val="00F33DB8"/>
     <w:rsid w:val="00F4362F"/>
     <w:rsid w:val="00F46CC0"/>
     <w:rsid w:val="00F52F01"/>
     <w:rsid w:val="00F647C2"/>
     <w:rsid w:val="00F7798F"/>
     <w:rsid w:val="00F8515D"/>
     <w:rsid w:val="00FD0B9A"/>
     <w:rsid w:val="00FE3C55"/>
     <w:rsid w:val="00FE7409"/>
     <w:rsid w:val="00FF2C9F"/>
     <w:rsid w:val="00FF3CA9"/>
     <w:rsid w:val="00FF71A2"/>
     <w:rsid w:val="00FF7F9A"/>
@@ -5260,51 +5207,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="18BADDDA"/>
   <w15:docId w15:val="{0F397495-5A18-42DF-9B3C-F067900739FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6249,51 +6196,51 @@
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E12578"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B35706"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="885795478">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1136799348">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6618,73 +6565,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E59D65F-2F84-46CB-8EA4-C49984A66653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>751</Words>
-  <Characters>4103</Characters>
+  <Words>736</Words>
+  <Characters>4156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>151</Lines>
-  <Paragraphs>86</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sample Budget Justification Form - Federal October 2024</vt:lpstr>
+      <vt:lpstr>Sample Budget Justification Form - Federal May 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MIT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4768</CharactersWithSpaces>
+  <CharactersWithSpaces>4856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Sample Budget Justification Form - Federal May 2025</dc:title>
+  <dc:title>Sample Budget Justification Form - Federal July 2026</dc:title>
   <dc:subject>Sample Budget Justification Form - Federal</dc:subject>
   <dc:creator>Laureen Horton</dc:creator>
   <cp:keywords>Budget Justification; research; federal sponsors</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>