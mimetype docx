--- v0 (2025-12-05)
+++ v1 (2026-07-10)
@@ -1,122 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00932450" w:rsidR="003D5576" w:rsidP="00A91A96" w:rsidRDefault="003D5576" w14:paraId="764712B1" w14:textId="164C64DB">
+    <w:p w14:paraId="764712B1" w14:textId="164C64DB" w:rsidR="003D5576" w:rsidRPr="00932450" w:rsidRDefault="003D5576" w:rsidP="00A91A96">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:t>MIT/Department of _____________</w:t>
       </w:r>
       <w:r w:rsidR="00A91A96">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:t>Budget Justification for Cost Proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003D5576" w:rsidP="00E45A96" w:rsidRDefault="003D5576" w14:paraId="1FA5063D" w14:textId="77777777">
+    <w:p w14:paraId="1FA5063D" w14:textId="77777777" w:rsidR="003D5576" w:rsidRPr="00932450" w:rsidRDefault="003D5576" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003D5576" w:rsidP="00E45A96" w:rsidRDefault="003D5576" w14:paraId="18ED2868" w14:textId="77777777">
+    <w:p w14:paraId="18ED2868" w14:textId="77777777" w:rsidR="003D5576" w:rsidRPr="00932450" w:rsidRDefault="003D5576" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="007D5A3F" w:rsidP="00A91A96" w:rsidRDefault="003B37E7" w14:paraId="5D33D3E1" w14:textId="77777777">
+    <w:p w14:paraId="5D33D3E1" w14:textId="77777777" w:rsidR="007D5A3F" w:rsidRPr="00932450" w:rsidRDefault="003B37E7" w:rsidP="00A91A96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:t xml:space="preserve">SENIOR/KEY </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91A96">
         <w:t>PERSONNEL</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003B4499" w:rsidP="00E45A96" w:rsidRDefault="003B4499" w14:paraId="28543E20" w14:textId="77777777">
+    <w:p w14:paraId="28543E20" w14:textId="77777777" w:rsidR="003B4499" w:rsidRPr="00932450" w:rsidRDefault="003B4499" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003B4499" w:rsidP="00E45A96" w:rsidRDefault="003B4499" w14:paraId="42E00DDE" w14:textId="1917E3D8">
+    <w:p w14:paraId="42E00DDE" w14:textId="1917E3D8" w:rsidR="003B4499" w:rsidRPr="00932450" w:rsidRDefault="003B4499" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="00861531">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="003C01FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -170,987 +174,947 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003C01FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00861531">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Budgeted Person Months</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003B37E7" w:rsidP="00E45A96" w:rsidRDefault="000632D6" w14:paraId="2880D8FD" w14:textId="322F7E8B">
+    <w:p w14:paraId="2880D8FD" w14:textId="322F7E8B" w:rsidR="003B37E7" w:rsidRPr="00932450" w:rsidRDefault="000632D6" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>XXXXXXXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="005515A3" w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rincipal </w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">rincipal </w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="005515A3" w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nvestigator</w:t>
+      </w:r>
+      <w:r w:rsidR="005515A3" w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005515A3" w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C717C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00932450" w:rsidR="005515A3">
+        <w:t xml:space="preserve"> summer months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7211257E" w14:textId="6E5D45B7" w:rsidR="000632D6" w:rsidRPr="00932450" w:rsidRDefault="000632D6" w:rsidP="00E45A96">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XXXXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="005515A3">
+      <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t>Research Scientist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00C717C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> summer months</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00932450" w:rsidR="000632D6" w:rsidP="00E45A96" w:rsidRDefault="000632D6" w14:paraId="7211257E" w14:textId="6E5D45B7">
+        <w:t xml:space="preserve"> calendar months</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="00F07874" w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451CE3C0" w14:textId="77777777" w:rsidR="000757B5" w:rsidRDefault="000757B5" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F07874" w:rsidP="00E45A96" w:rsidRDefault="00F07874" w14:paraId="42F744D7" w14:textId="2318C4F9">
+    <w:p w14:paraId="42F744D7" w14:textId="2318C4F9" w:rsidR="00F07874" w:rsidRDefault="00F07874" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="008400FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">MIT fully supports the academic year salary of Professors, Associate Professors, and Assistant Professors, but makes no specific commitment of academic year time or salary to this </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> project</w:t>
+        <w:t>MIT fully supports the academic year salary of Professors, Associate Professors, and Assistant Professors, but makes no specific commitment of academic year time or salary to this particular research project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F07874" w:rsidP="00E45A96" w:rsidRDefault="00F07874" w14:paraId="018FCB42" w14:textId="77777777">
+    <w:p w14:paraId="018FCB42" w14:textId="77777777" w:rsidR="00F07874" w:rsidRDefault="00F07874" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003B37E7" w:rsidP="00A91A96" w:rsidRDefault="003B37E7" w14:paraId="005A0DC0" w14:textId="77777777">
+    <w:p w14:paraId="005A0DC0" w14:textId="77777777" w:rsidR="003B37E7" w:rsidRPr="00932450" w:rsidRDefault="003B37E7" w:rsidP="00A91A96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:t>OTHER PERSONNEL:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003B37E7" w:rsidP="00E45A96" w:rsidRDefault="003B37E7" w14:paraId="19CE3FCA" w14:textId="77777777">
+    <w:p w14:paraId="19CE3FCA" w14:textId="77777777" w:rsidR="003B37E7" w:rsidRPr="00932450" w:rsidRDefault="003B37E7" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="004A2CF4" w:rsidP="00E45A96" w:rsidRDefault="004A2CF4" w14:paraId="1871F557" w14:textId="1A335BB6">
+    <w:p w14:paraId="1871F557" w14:textId="1A335BB6" w:rsidR="004A2CF4" w:rsidRPr="00932450" w:rsidRDefault="004A2CF4" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Research Assistant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="009D43B9">
+      <w:r w:rsidR="009D43B9" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="009D43B9">
+      <w:r w:rsidR="009D43B9" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00650E38">
+      <w:r w:rsidR="00650E38" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">One </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RA will devote </w:t>
       </w:r>
       <w:r w:rsidR="00613A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> months to this project in Y</w:t>
       </w:r>
       <w:r w:rsidR="00D5026C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r w:rsidR="00D5026C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00613A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> months in Y</w:t>
       </w:r>
       <w:r w:rsidR="00D5026C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r w:rsidR="00D5026C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="003B37E7">
+      <w:r w:rsidR="003B37E7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="004506C1">
+      <w:r w:rsidR="004506C1" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The RA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00077AE8">
+      <w:r w:rsidR="00077AE8" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00292717" w:rsidR="00980993">
+      <w:r w:rsidR="00980993" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00662DA6">
+      <w:r w:rsidR="00662DA6" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>assist the PI with research on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00980993">
+      <w:r w:rsidR="00980993" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> this project.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292717" w:rsidR="00980993">
+      <w:r w:rsidR="00980993" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00980993">
+      <w:r w:rsidR="00980993" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>100% of the RA s</w:t>
       </w:r>
       <w:r w:rsidR="00663138">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">alary </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00B548D7">
+      <w:r w:rsidR="00B548D7" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is charged to the research project. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00CC278D">
+      <w:r w:rsidR="00CC278D" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As of </w:t>
       </w:r>
       <w:r w:rsidR="00C23F36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00CC278D">
+      <w:r w:rsidR="00CC278D" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="0084399B">
+      <w:r w:rsidR="0084399B" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he RA </w:t>
       </w:r>
       <w:r w:rsidR="00663138">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>salary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="0005091C">
+      <w:r w:rsidR="0005091C" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is $</w:t>
       </w:r>
       <w:r w:rsidR="00C23F36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="0005091C">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00932450" w:rsidR="001F5314" w:rsidP="00E45A96" w:rsidRDefault="001F5314" w14:paraId="66DDBAFD" w14:textId="77777777">
+      <w:r w:rsidR="0005091C" w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/mo for a PhD student. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DDBAFD" w14:textId="77777777" w:rsidR="001F5314" w:rsidRPr="00932450" w:rsidRDefault="001F5314" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="001F5314" w:rsidP="00E45A96" w:rsidRDefault="004A2CF4" w14:paraId="635B6AA2" w14:textId="029E40E5">
+    <w:p w14:paraId="635B6AA2" w14:textId="029E40E5" w:rsidR="001F5314" w:rsidRPr="00932450" w:rsidRDefault="004A2CF4" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Postdoctoral Ass</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00662DA6">
+      <w:r w:rsidR="00662DA6" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ociate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="009D43B9">
+      <w:r w:rsidR="009D43B9" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="009D43B9">
+      <w:r w:rsidR="009D43B9" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00650E38">
+      <w:r w:rsidR="00650E38" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">One postdoctoral associate is budgeted for </w:t>
       </w:r>
       <w:r w:rsidR="00613A13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00215E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> calendar months</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00650E38">
+      <w:r w:rsidR="00650E38" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in years </w:t>
       </w:r>
       <w:r w:rsidR="00D5026C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00650E38">
+      <w:r w:rsidR="00650E38" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> through </w:t>
       </w:r>
       <w:r w:rsidR="00D5026C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00650E38">
+      <w:r w:rsidR="00650E38" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00154705">
+      <w:r w:rsidR="00154705" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The postdoc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="0027341E">
+      <w:r w:rsidR="0027341E" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00662DA6">
+      <w:r w:rsidR="00662DA6" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>be responsible for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="0027341E">
+      <w:r w:rsidR="0027341E" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="0027341E">
+      <w:r w:rsidR="0027341E" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00BF201D" w:rsidP="00E45A96" w:rsidRDefault="00BF201D" w14:paraId="4516BC64" w14:textId="77777777">
+    <w:p w14:paraId="4516BC64" w14:textId="77777777" w:rsidR="00BF201D" w:rsidRPr="00932450" w:rsidRDefault="00BF201D" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="001F5314" w:rsidP="00E45A96" w:rsidRDefault="001F5314" w14:paraId="1446259E" w14:textId="77777777">
+    <w:p w14:paraId="1446259E" w14:textId="77777777" w:rsidR="001F5314" w:rsidRPr="00932450" w:rsidRDefault="001F5314" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Annual inflation is budgeted at 3% for all salaries.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="004A2CF4" w:rsidP="00E45A96" w:rsidRDefault="004A2CF4" w14:paraId="621DD758" w14:textId="77777777">
+    <w:p w14:paraId="621DD758" w14:textId="77777777" w:rsidR="004A2CF4" w:rsidRPr="00932450" w:rsidRDefault="004A2CF4" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000757B5" w:rsidP="00E45A96" w:rsidRDefault="000757B5" w14:paraId="2DDB269C" w14:textId="77777777">
+    <w:p w14:paraId="2DDB269C" w14:textId="77777777" w:rsidR="000757B5" w:rsidRDefault="000757B5" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00650E38" w:rsidP="00A91A96" w:rsidRDefault="00650E38" w14:paraId="4B64E7C4" w14:textId="77777777">
+    <w:p w14:paraId="4B64E7C4" w14:textId="77777777" w:rsidR="00650E38" w:rsidRPr="00932450" w:rsidRDefault="00650E38" w:rsidP="00A91A96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004522BB">
         <w:t>FRINGE BENEFITS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00650E38" w:rsidP="00E45A96" w:rsidRDefault="00650E38" w14:paraId="791C33C6" w14:textId="77777777">
+    <w:p w14:paraId="791C33C6" w14:textId="77777777" w:rsidR="00650E38" w:rsidRPr="00932450" w:rsidRDefault="00650E38" w:rsidP="00E45A96">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C45FBE" w:rsidP="00C45FBE" w:rsidRDefault="00C45FBE" w14:paraId="09DD8CC3" w14:textId="1E54D7DC">
+    <w:p w14:paraId="09DD8CC3" w14:textId="66151AF1" w:rsidR="00C45FBE" w:rsidRDefault="00C45FBE" w:rsidP="00C45FBE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk44508971" w:id="2"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk44508971"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fringe Benefits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are charged as direct costs and include </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1166,536 +1130,456 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vacation Accrual (VA). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fringe rates are set by MIT at the current negotiated rat</w:t>
       </w:r>
       <w:r w:rsidR="00865FD2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>es for budgeting purposes: (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001629F8" w:rsidR="00D53B97">
+        <w:t xml:space="preserve">es for budgeting purposes: </w:t>
+      </w:r>
+      <w:r w:rsidR="000C56CE" w:rsidRPr="000C56CE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000C56CE" w:rsidRPr="000C56CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>FY26</w:t>
+      </w:r>
+      <w:r w:rsidR="000C56CE" w:rsidRPr="000C56CE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixed rates:  on-campus EB 23.7%, VA 9.1%; off-campus EB 21.7%, VA 9.1%; EB Reduced &lt;50% is 8%)</w:t>
+      </w:r>
+      <w:r w:rsidR="00775020">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00775020" w:rsidRPr="001629F8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>FY2</w:t>
       </w:r>
-      <w:r w:rsidRPr="001629F8" w:rsidR="002D3E73">
+      <w:r w:rsidR="00775020">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001629F8" w:rsidR="00D53B97">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00775020" w:rsidRPr="001629F8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C56CE">
-[...39 lines deleted...]
-      <w:r w:rsidR="00D53B97">
+      <w:r w:rsidR="00775020">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provisional rates: on-campus EB 27.2%, VA 9.9%; off-campus EB 25.6%, VA 12.9%, </w:t>
+      </w:r>
+      <w:r w:rsidR="00775020" w:rsidRPr="000C56CE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EB Reduced &lt;50% is </w:t>
+      </w:r>
+      <w:r w:rsidR="00775020">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00775020" w:rsidRPr="000C56CE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.4%)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C56CE" w:rsidRPr="000C56CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> fixed rates:  on-campus EB 23.7%, VA 9.1%; off-campus EB 21.7%, VA 9.1%; EB Reduced &lt;50% is 8%).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> MIT charges </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actual </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rates to awards. EB is applied to total salary expenses, excluding students; VA is applied to total salary expenses, excluding faculty and students.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="000757B5" w:rsidP="00094513" w:rsidRDefault="000757B5" w14:paraId="1D8D5266" w14:textId="77777777">
+    <w:p w14:paraId="1D8D5266" w14:textId="77777777" w:rsidR="000757B5" w:rsidRDefault="000757B5" w:rsidP="00094513">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00094513" w:rsidP="00A91A96" w:rsidRDefault="00094513" w14:paraId="519ED42B" w14:textId="77777777">
+    <w:p w14:paraId="519ED42B" w14:textId="77777777" w:rsidR="00094513" w:rsidRPr="00932450" w:rsidRDefault="00094513" w:rsidP="00A91A96">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:t>OTHER DIRECT COSTS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00466744" w:rsidP="00466744" w:rsidRDefault="00466744" w14:paraId="553E498A" w14:textId="77777777">
+    <w:p w14:paraId="553E498A" w14:textId="77777777" w:rsidR="00466744" w:rsidRPr="00932450" w:rsidRDefault="00466744" w:rsidP="00466744">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00187B79" w:rsidP="00466744" w:rsidRDefault="00094513" w14:paraId="51981DC1" w14:textId="230BD74D">
+    <w:p w14:paraId="51981DC1" w14:textId="230BD74D" w:rsidR="00187B79" w:rsidRPr="00932450" w:rsidRDefault="00094513" w:rsidP="00466744">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Equipment: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00187B79">
+      <w:r w:rsidR="00187B79" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Funds are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00F52F01">
+      <w:r w:rsidR="00F52F01" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00187B79">
+      <w:r w:rsidR="00187B79" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">quested for the following equipment in year </w:t>
       </w:r>
       <w:r w:rsidR="00D5026C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00187B79">
+      <w:r w:rsidR="00187B79" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the budget:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00960AAA">
+      <w:r w:rsidR="00960AAA" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00187B79" w:rsidP="00466744" w:rsidRDefault="00187B79" w14:paraId="53BA6129" w14:textId="77777777">
+    <w:p w14:paraId="53BA6129" w14:textId="77777777" w:rsidR="00187B79" w:rsidRPr="00932450" w:rsidRDefault="00187B79" w:rsidP="00466744">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00187B79" w:rsidP="00187B79" w:rsidRDefault="00187B79" w14:paraId="302E38E3" w14:textId="77777777">
+    <w:p w14:paraId="302E38E3" w14:textId="77777777" w:rsidR="00187B79" w:rsidRPr="00932450" w:rsidRDefault="00187B79" w:rsidP="00187B79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>$XXXX for a ______ for the pur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="005D54FB">
+      <w:r w:rsidR="005D54FB" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="0054700B">
+      <w:r w:rsidR="0054700B" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="0054700B">
+      <w:r w:rsidR="0054700B" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00187B79" w:rsidP="00466744" w:rsidRDefault="00187B79" w14:paraId="784931E1" w14:textId="77777777">
+    <w:p w14:paraId="784931E1" w14:textId="77777777" w:rsidR="00187B79" w:rsidRPr="00932450" w:rsidRDefault="00187B79" w:rsidP="00466744">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="001A10CD" w:rsidP="00094513" w:rsidRDefault="001A10CD" w14:paraId="2B0B87A4" w14:textId="1E37C84E">
+    <w:p w14:paraId="2B0B87A4" w14:textId="1E37C84E" w:rsidR="001A10CD" w:rsidRPr="00932450" w:rsidRDefault="001A10CD" w:rsidP="00094513">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Domestic Travel</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Funds are requested for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00292717" w:rsidR="00656CE8">
+      <w:r w:rsidR="00656CE8" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[PI, Co-I, or RA] </w:t>
       </w:r>
-      <w:r w:rsidRPr="006313D3" w:rsidR="00656CE8">
+      <w:r w:rsidR="00656CE8" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to attend one domestic conference per year of this project </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="005145D6">
+      <w:r w:rsidR="005145D6" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(for example, to the [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="005145D6">
+      <w:r w:rsidR="005145D6" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name of annual conference</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="005145D6">
+      <w:r w:rsidR="005145D6" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00C3061A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005145D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006313D3" w:rsidR="00656CE8">
+      <w:r w:rsidR="00656CE8" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to present research results</w:t>
       </w:r>
       <w:r w:rsidR="003C01FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00656CE8">
         <w:rPr>
@@ -1708,596 +1592,534 @@
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">intends to take approximately </w:t>
       </w:r>
       <w:r w:rsidR="000A4DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> domestic trips per year and support students for X trips per year. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="001A10CD" w:rsidP="00094513" w:rsidRDefault="001A10CD" w14:paraId="745F5EA4" w14:textId="77777777">
+    <w:p w14:paraId="745F5EA4" w14:textId="77777777" w:rsidR="001A10CD" w:rsidRPr="00932450" w:rsidRDefault="001A10CD" w:rsidP="00094513">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="001A10CD" w:rsidP="001A10CD" w:rsidRDefault="001A10CD" w14:paraId="09BE9F09" w14:textId="2907BDEE">
+    <w:p w14:paraId="09BE9F09" w14:textId="2907BDEE" w:rsidR="001A10CD" w:rsidRPr="00932450" w:rsidRDefault="001A10CD" w:rsidP="001A10CD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>International Travel</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  Funds are requested for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00292717" w:rsidR="005145D6">
+      <w:r w:rsidR="005145D6" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[PI, Co-I, or RA]</w:t>
       </w:r>
       <w:r w:rsidR="005145D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006313D3" w:rsidR="005145D6">
+      <w:r w:rsidR="005145D6" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to travel </w:t>
       </w:r>
       <w:r w:rsidR="005145D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E4267" w:rsidR="005145D6">
+      <w:r w:rsidR="005145D6" w:rsidRPr="006E4267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>collaborate with colleagues.</w:t>
       </w:r>
       <w:r w:rsidR="005145D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PI intends to take approximately </w:t>
       </w:r>
       <w:r w:rsidR="000A4DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> international trips per year and support </w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>students for X trips per year.</w:t>
       </w:r>
       <w:r w:rsidR="003C01FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00485520">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00932450" w:rsidR="00AC100F" w:rsidP="001A10CD" w:rsidRDefault="00AC100F" w14:paraId="70E7CDA5" w14:textId="77777777">
+      <w:r w:rsidR="00485520" w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel is anticipated to the following international destinations, but may be subject to change: ___________.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E7CDA5" w14:textId="77777777" w:rsidR="00AC100F" w:rsidRPr="00932450" w:rsidRDefault="00AC100F" w:rsidP="001A10CD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="0054700B" w:rsidP="00321A01" w:rsidRDefault="0054700B" w14:paraId="07C927AF" w14:textId="5D700FE5">
+    <w:p w14:paraId="07C927AF" w14:textId="5D700FE5" w:rsidR="0054700B" w:rsidRPr="00932450" w:rsidRDefault="0054700B" w:rsidP="00321A01">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Materials and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Materials and Supplies: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are budgeted at $______yr in Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00292717">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ear </w:t>
+      </w:r>
+      <w:r w:rsidR="00613A13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and $_____ in Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Supplies:</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1AE6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...58 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. The money will be spent on ________________________.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932450" w:rsidR="00485520">
+      <w:r w:rsidR="00485520" w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
-      <w:r w:rsidRPr="00292717" w:rsidR="00F07874">
+      <w:r w:rsidR="00F07874" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Due to the fundamental research nature of the project, material and supply costs are estimated based on the PI’s knowledge of prior projects of similar scope, and no further breakdown of materials is available.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidRPr="00292717" w:rsidR="00F07874">
+      <w:r w:rsidR="00F07874" w:rsidRPr="00932450">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00321A01" w:rsidP="00321A01" w:rsidRDefault="00321A01" w14:paraId="4B04180D" w14:textId="77777777">
+    <w:p w14:paraId="4B04180D" w14:textId="77777777" w:rsidR="00321A01" w:rsidRPr="00932450" w:rsidRDefault="00321A01" w:rsidP="00321A01">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00AC100F" w:rsidP="001A10CD" w:rsidRDefault="00AC100F" w14:paraId="771B7C64" w14:textId="77777777">
+    <w:p w14:paraId="771B7C64" w14:textId="77777777" w:rsidR="00AC100F" w:rsidRPr="00932450" w:rsidRDefault="00AC100F" w:rsidP="001A10CD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A39A8" w:rsidR="001A10CD" w:rsidP="00094513" w:rsidRDefault="00AC100F" w14:paraId="74800814" w14:textId="13FB81F4">
+    <w:p w14:paraId="74800814" w14:textId="113BFE0F" w:rsidR="001A10CD" w:rsidRPr="001A39A8" w:rsidRDefault="00AC100F" w:rsidP="00094513">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RA tuition</w:t>
       </w:r>
       <w:r w:rsidR="00865FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  For academic year </w:t>
       </w:r>
+      <w:r w:rsidR="002F08A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, MIT’s 9-month tuition is $______. A 5% annual inflator is applied each year. MIT subsidizes 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91F47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% of </w:t>
+      </w:r>
+      <w:r w:rsidR="0027341E" w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic year </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932450">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tuition, leaving </w:t>
+      </w:r>
       <w:r w:rsidR="002049EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="002049EA">
-[...7 lines deleted...]
-      <w:r w:rsidR="002D3E73">
+      <w:r w:rsidR="00D91F47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, MIT’s 9-month tuition is $______. A 5% annual inflator is applied each year. MIT subsidizes 5</w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="003C01FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be charged to the project. </w:t>
       </w:r>
       <w:r w:rsidRPr="00932450">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">% of </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">During the summer, MIT subsidizes 100% of tuition. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A39A8" w:rsidR="001A39A8" w:rsidP="001A39A8" w:rsidRDefault="001A39A8" w14:paraId="1292D08A" w14:textId="77777777">
+    <w:p w14:paraId="1292D08A" w14:textId="77777777" w:rsidR="001A39A8" w:rsidRPr="001A39A8" w:rsidRDefault="001A39A8" w:rsidP="001A39A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001A39A8" w:rsidR="001A39A8" w:rsidP="001A39A8" w:rsidRDefault="001A39A8" w14:paraId="5A657063" w14:textId="1F943B89">
+    <w:p w14:paraId="5A657063" w14:textId="1F943B89" w:rsidR="001A39A8" w:rsidRPr="001A39A8" w:rsidRDefault="001A39A8" w:rsidP="001A39A8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subawards: </w:t>
       </w:r>
       <w:r w:rsidR="00D9717D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="009C4CAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00292717" w:rsidR="003A4348">
+      <w:r w:rsidR="003A4348" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292717" w:rsidR="009C4CAF">
+      <w:r w:rsidR="009C4CAF" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292717" w:rsidR="003A4348">
+      <w:r w:rsidR="003A4348" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/University]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292717" w:rsidR="009C4CAF">
+      <w:r w:rsidR="009C4CAF" w:rsidRPr="00292717">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C4CAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will be a sub</w:t>
       </w:r>
       <w:r w:rsidR="00BE1AE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>recipient</w:t>
       </w:r>
@@ -2360,687 +2182,780 @@
       <w:r w:rsidR="00BE1AE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>recipient</w:t>
       </w:r>
       <w:r w:rsidR="009C4CAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be responsible for </w:t>
       </w:r>
       <w:r w:rsidR="003A4348">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="001A10CD" w:rsidP="00094513" w:rsidRDefault="001A10CD" w14:paraId="6EC2DBED" w14:textId="77777777">
+    <w:p w14:paraId="6EC2DBED" w14:textId="77777777" w:rsidR="001A10CD" w:rsidRPr="00932450" w:rsidRDefault="001A10CD" w:rsidP="00094513">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000757B5" w:rsidP="00094513" w:rsidRDefault="000757B5" w14:paraId="447C0C42" w14:textId="77777777">
+    <w:p w14:paraId="447C0C42" w14:textId="77777777" w:rsidR="000757B5" w:rsidRDefault="000757B5" w:rsidP="00094513">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F07874" w:rsidR="00F07874" w:rsidP="00F07874" w:rsidRDefault="001A10CD" w14:paraId="18EEA8FC" w14:textId="412D5F15">
+    <w:p w14:paraId="18EEA8FC" w14:textId="412D5F15" w:rsidR="00F07874" w:rsidRPr="00F07874" w:rsidRDefault="001A10CD" w:rsidP="00F07874">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="004522BB">
         <w:t>INDIRECT COSTS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F07874" w:rsidR="00F07874" w:rsidP="00F07874" w:rsidRDefault="5C63202E" w14:paraId="73F10541" w14:textId="58070B9E">
+    <w:p w14:paraId="73F10541" w14:textId="58070B9E" w:rsidR="00F07874" w:rsidRPr="00F07874" w:rsidRDefault="5C63202E" w:rsidP="00F07874">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="5C63202E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indirect costs are applied in accordance with sponsor’s documented indirect policy with a cost rate of __.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
-      <w:r w:rsidR="00F07874">
+      <w:r w:rsidR="00F07874" w:rsidRPr="00F07874">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003410B5" w:rsidP="00094513" w:rsidRDefault="003410B5" w14:paraId="1F1A8B7B" w14:textId="77777777">
+    <w:p w14:paraId="1F1A8B7B" w14:textId="77777777" w:rsidR="003410B5" w:rsidRPr="00932450" w:rsidRDefault="003410B5" w:rsidP="00094513">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D7287" w:rsidP="005960BC" w:rsidRDefault="5C63202E" w14:paraId="5865BAEF" w14:textId="165F8D89">
+    <w:p w14:paraId="5865BAEF" w14:textId="458E4510" w:rsidR="008D7287" w:rsidRDefault="1EF835E5" w:rsidP="005960BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk44509049" w:id="5"/>
-      <w:bookmarkStart w:name="_Hlk170465701" w:id="6"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk44509049"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk170465701"/>
       <w:commentRangeStart w:id="7"/>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance </w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MIT’s Fixed negotiated rate agreement with the Office of Naval Research the</w:t>
       </w:r>
-      <w:hyperlink r:id="Rcc72707a4efc4bee">
-        <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="1EF835E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Facilities and Administrative (F&amp;A) rate</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">% on a Modified Total Direct Costs (MTDC) basis. </w:t>
       </w:r>
       <w:commentRangeStart w:id="8"/>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The FY</w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rate is </w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>%, and is also used in budgeting subsequent years</w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
-      <w:r>
+      <w:r w:rsidR="5C63202E" w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
+      <w:r w:rsidRPr="1EF835E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> MTDC includes total direct costs exclusive of graduate research assistants’ tuition, capital equipment,</w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="1EF835E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1EF835E5" w:rsidR="1EF835E5">
-[...5 lines deleted...]
-        <w:t>participant support costs, and that portion of sub-award agreements over $25,000.</w:t>
+      <w:r w:rsidRPr="1EF835E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>participant support costs, and that portion of sub-award agreements over $</w:t>
+      </w:r>
+      <w:r w:rsidR="002F08A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EF835E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r w:rsidR="002F08A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (over $25,000 for NIH awards)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1EF835E5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="7"/>
-      <w:r>
+      <w:r w:rsidR="5C63202E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidR="165CC9BB" w:rsidP="165CC9BB" w:rsidRDefault="165CC9BB" w14:paraId="3692A848" w14:textId="5C84E915">
+    <w:p w14:paraId="3692A848" w14:textId="5C84E915" w:rsidR="165CC9BB" w:rsidRDefault="165CC9BB" w:rsidP="165CC9BB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="165CC9BB" w:rsidP="165CC9BB" w:rsidRDefault="165CC9BB" w14:paraId="78CB2C70" w14:textId="49F7F9CE">
+    <w:p w14:paraId="78CB2C70" w14:textId="49F7F9CE" w:rsidR="165CC9BB" w:rsidRDefault="165CC9BB" w:rsidP="165CC9BB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="00141FEE" w:rsidP="005960BC" w:rsidRDefault="00141FEE" w14:paraId="54977CB0" w14:textId="77777777">
+    <w:p w14:paraId="54977CB0" w14:textId="77777777" w:rsidR="00141FEE" w:rsidRPr="00932450" w:rsidRDefault="00141FEE" w:rsidP="005960BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidRPr="00932450" w:rsidR="005960BC" w:rsidP="005960BC" w:rsidRDefault="005960BC" w14:paraId="51C14714" w14:textId="77777777">
+    <w:p w14:paraId="51C14714" w14:textId="77777777" w:rsidR="005960BC" w:rsidRPr="00932450" w:rsidRDefault="005960BC" w:rsidP="005960BC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00932450" w:rsidR="003410B5" w:rsidP="008E4A44" w:rsidRDefault="003410B5" w14:paraId="7ED0A573" w14:textId="77777777">
+    <w:p w14:paraId="7ED0A573" w14:textId="77777777" w:rsidR="003410B5" w:rsidRPr="00932450" w:rsidRDefault="003410B5" w:rsidP="008E4A44">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00932450" w:rsidR="003410B5">
-[...2 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="003410B5" w:rsidRPr="00932450">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="00F07874" w:rsidP="00F07874" w:rsidRDefault="00F07874" w14:paraId="54454B50" w14:textId="77777777">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:24:00Z" w:initials="RAS">
+    <w:p w14:paraId="54454B50" w14:textId="77777777" w:rsidR="00F07874" w:rsidRDefault="00F07874" w:rsidP="00F07874">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Okay to use alternate formats which include the role and effort committed. Always refer to the specific funding opportunity announcement for particular sponsor requirements.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="EB" w:author="RAS (Research Administration Services)" w:date="2024-10-07T13:56:00Z" w:id="1">
-    <w:p w:rsidR="00F07874" w:rsidP="00F07874" w:rsidRDefault="00F07874" w14:paraId="08494845" w14:textId="77777777">
+  <w:comment w:id="1" w:author="RAS (Research Administration Services)" w:date="2024-10-07T13:56:00Z" w:initials="EB">
+    <w:p w14:paraId="08494845" w14:textId="77777777" w:rsidR="00F07874" w:rsidRDefault="00F07874" w:rsidP="00F07874">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">PIs can, but are not required, to Include this statement if no faculty effort is listed in the project budget. Delete the statement if faculty effort is included. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F07874" w:rsidP="00F07874" w:rsidRDefault="00F07874" w14:paraId="7E66414D" w14:textId="77777777">
+    <w:p w14:paraId="7E66414D" w14:textId="77777777" w:rsidR="00F07874" w:rsidRDefault="00F07874" w:rsidP="00F07874">
       <w:r>
         <w:t>For NSF proposals do not include this statement in budget justification. Can be included instead in Facilities and Other Resources.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="RAS" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:07:00Z" w:id="3">
-    <w:p w:rsidR="00F07874" w:rsidP="00F07874" w:rsidRDefault="00F07874" w14:paraId="3CF667BF" w14:textId="77777777">
+  <w:comment w:id="3" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:07:00Z" w:initials="RAS">
+    <w:p w14:paraId="3CF667BF" w14:textId="77777777" w:rsidR="00F07874" w:rsidRDefault="00F07874" w:rsidP="00F07874">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Include if no basis of estimate is provided.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="RAS" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:26:00Z" w:id="4">
-    <w:p w:rsidR="007D1248" w:rsidP="007D1248" w:rsidRDefault="00F07874" w14:paraId="5F421AE8" w14:textId="77777777">
+  <w:comment w:id="4" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:26:00Z" w:initials="RAS">
+    <w:p w14:paraId="5F421AE8" w14:textId="77777777" w:rsidR="007D1248" w:rsidRDefault="00F07874" w:rsidP="007D1248">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="007D1248">
         <w:t>Use this text if sponsor has established rate; delete if sponsor does not have established rate.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="RAS" w:author="RAS (Research Administration Services)" w:date="2025-05-04T07:59:00Z" w:id="8">
-    <w:p w:rsidR="00E22F3F" w:rsidP="00E22F3F" w:rsidRDefault="00E22F3F" w14:paraId="4EA0CA5F" w14:textId="77777777">
+  <w:comment w:id="8" w:author="RAS (Research Administration Services)" w:date="2025-05-04T07:59:00Z" w:initials="RAS">
+    <w:p w14:paraId="4EA0CA5F" w14:textId="77777777" w:rsidR="00E22F3F" w:rsidRDefault="00E22F3F" w:rsidP="00E22F3F">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Include rates for future fiscal years, if they vary from year 1.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="RAS" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:27:00Z" w:id="7">
-    <w:p w:rsidR="007D1248" w:rsidP="007D1248" w:rsidRDefault="00F07874" w14:paraId="0B706669" w14:textId="185C8A40">
+  <w:comment w:id="7" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:27:00Z" w:initials="RAS">
+    <w:p w14:paraId="0B706669" w14:textId="185C8A40" w:rsidR="007D1248" w:rsidRDefault="00F07874" w:rsidP="007D1248">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="007D1248">
         <w:t>Use this text if sponsor does not have established rate. Delete if sponsor has established rate.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="54454B50" w15:done="0"/>
   <w15:commentEx w15:paraId="7E66414D" w15:done="0"/>
   <w15:commentEx w15:paraId="3CF667BF" w15:done="0"/>
   <w15:commentEx w15:paraId="5F421AE8" w15:done="0"/>
   <w15:commentEx w15:paraId="4EA0CA5F" w15:done="0"/>
   <w15:commentEx w15:paraId="0B706669" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="22CB2F15" w16cex:dateUtc="2024-10-10T21:24:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="625694CD" w16cex:dateUtc="2024-10-07T17:56:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="72708EC7" w16cex:dateUtc="2024-10-10T21:07:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="26104C78" w16cex:dateUtc="2024-10-10T21:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="76F55E98" w16cex:dateUtc="2025-05-04T11:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="10A5298E" w16cex:dateUtc="2024-10-10T21:27:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="54454B50" w16cid:durableId="22CB2F15"/>
   <w16cid:commentId w16cid:paraId="7E66414D" w16cid:durableId="625694CD"/>
   <w16cid:commentId w16cid:paraId="3CF667BF" w16cid:durableId="72708EC7"/>
   <w16cid:commentId w16cid:paraId="5F421AE8" w16cid:durableId="26104C78"/>
   <w16cid:commentId w16cid:paraId="4EA0CA5F" w16cid:durableId="76F55E98"/>
   <w16cid:commentId w16cid:paraId="0B706669" w16cid:durableId="10A5298E"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E07BC" w:rsidP="00F26482" w:rsidRDefault="007E07BC" w14:paraId="68ACFB73" w14:textId="77777777">
+    <w:p w14:paraId="3DD76F67" w14:textId="77777777" w:rsidR="00A33658" w:rsidRDefault="00A33658" w:rsidP="00F26482">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E07BC" w:rsidP="00F26482" w:rsidRDefault="007E07BC" w14:paraId="184FDC0E" w14:textId="77777777">
+    <w:p w14:paraId="111BF1E0" w14:textId="77777777" w:rsidR="00A33658" w:rsidRDefault="00A33658" w:rsidP="00F26482">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="338654BA" w14:textId="77777777" w:rsidR="00775020" w:rsidRDefault="00775020">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1289360996"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00F26482" w:rsidRDefault="00F26482" w14:paraId="0BBD484D" w14:textId="4E261938">
+      <w:p w14:paraId="0BBD484D" w14:textId="4E261938" w:rsidR="00F26482" w:rsidRDefault="00F26482">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00ED1037">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00F26482" w:rsidRDefault="00F26482" w14:paraId="778B5CAE" w14:textId="77777777">
+  <w:p w14:paraId="778B5CAE" w14:textId="77777777" w:rsidR="00F26482" w:rsidRDefault="00F26482">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C4BFF85" w14:textId="77777777" w:rsidR="00775020" w:rsidRDefault="00775020">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E07BC" w:rsidP="00F26482" w:rsidRDefault="007E07BC" w14:paraId="786F3838" w14:textId="77777777">
+    <w:p w14:paraId="7C8925DD" w14:textId="77777777" w:rsidR="00A33658" w:rsidRDefault="00A33658" w:rsidP="00F26482">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E07BC" w:rsidP="00F26482" w:rsidRDefault="007E07BC" w14:paraId="0F453CD2" w14:textId="77777777">
+    <w:p w14:paraId="75596B55" w14:textId="77777777" w:rsidR="00A33658" w:rsidRDefault="00A33658" w:rsidP="00F26482">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00A91A96" w:rsidR="00741830" w:rsidP="165CC9BB" w:rsidRDefault="165CC9BB" w14:paraId="4C4F9154" w14:textId="480AE1AA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50A16E7D" w14:textId="77777777" w:rsidR="00775020" w:rsidRDefault="00775020">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C4F9154" w14:textId="7DFC58D1" w:rsidR="00741830" w:rsidRPr="00A91A96" w:rsidRDefault="165CC9BB" w:rsidP="165CC9BB">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="165CC9BB">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>[</w:t>
     </w:r>
     <w:r w:rsidRPr="165CC9BB">
       <w:rPr>
         <w:rStyle w:val="Strong"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="en"/>
       </w:rPr>
-      <w:t>Sample Budget Justification Non-Federal Research – May 2025</w:t>
+      <w:t xml:space="preserve">Sample Budget Justification Non-Federal Research – </w:t>
+    </w:r>
+    <w:r w:rsidR="00775020">
+      <w:rPr>
+        <w:rStyle w:val="Strong"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="en"/>
+      </w:rPr>
+      <w:t>July 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="165CC9BB">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F26482" w:rsidRDefault="00F26482" w14:paraId="23872599" w14:textId="77777777">
+  <w:p w14:paraId="23872599" w14:textId="77777777" w:rsidR="00F26482" w:rsidRDefault="00F26482">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EAEEFC7" w14:textId="77777777" w:rsidR="00775020" w:rsidRDefault="00775020">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="146A57EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4EF214AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3110,431 +3025,431 @@
       <w:pStyle w:val="Heading9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A2A5862"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30CECA02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:caps/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1296" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:cs="Times New Roman"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67097F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78107D30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="723E7891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D741B50"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="913470932">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2083865121">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="117724808">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1832674556">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1679889623">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="504246079">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2034918347">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1013534833">
@@ -3546,63 +3461,63 @@
   <w:num w:numId="10" w16cid:durableId="2122331951">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1869218194">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="114716627">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="644436251">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1755861379">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1507743217">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="447167476">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="RAS (Research Administration Services)">
     <w15:presenceInfo w15:providerId="None" w15:userId="RAS (Research Administration Services)"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="119"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:trackRevisions w:val="false"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E45A96"/>
     <w:rsid w:val="00010297"/>
     <w:rsid w:val="00012BF8"/>
     <w:rsid w:val="00027E18"/>
     <w:rsid w:val="000358D0"/>
     <w:rsid w:val="0005091C"/>
@@ -3638,178 +3553,185 @@
     <w:rsid w:val="001A39A8"/>
     <w:rsid w:val="001B2661"/>
     <w:rsid w:val="001F2536"/>
     <w:rsid w:val="001F5314"/>
     <w:rsid w:val="001F6143"/>
     <w:rsid w:val="002049EA"/>
     <w:rsid w:val="00205D22"/>
     <w:rsid w:val="00215E5F"/>
     <w:rsid w:val="00240046"/>
     <w:rsid w:val="002471B7"/>
     <w:rsid w:val="0025291C"/>
     <w:rsid w:val="00257500"/>
     <w:rsid w:val="002709FD"/>
     <w:rsid w:val="0027341E"/>
     <w:rsid w:val="002879FC"/>
     <w:rsid w:val="00290B3B"/>
     <w:rsid w:val="00292629"/>
     <w:rsid w:val="00292717"/>
     <w:rsid w:val="002935CC"/>
     <w:rsid w:val="00294D56"/>
     <w:rsid w:val="002C5103"/>
     <w:rsid w:val="002C7DDF"/>
     <w:rsid w:val="002D2AF9"/>
     <w:rsid w:val="002D3E73"/>
     <w:rsid w:val="002D4DAC"/>
+    <w:rsid w:val="002F08A0"/>
     <w:rsid w:val="0031312D"/>
     <w:rsid w:val="003162F6"/>
     <w:rsid w:val="003177EB"/>
     <w:rsid w:val="00321A01"/>
     <w:rsid w:val="00324266"/>
     <w:rsid w:val="003410B5"/>
     <w:rsid w:val="00365809"/>
     <w:rsid w:val="0037442D"/>
     <w:rsid w:val="0037699C"/>
     <w:rsid w:val="0038665F"/>
     <w:rsid w:val="00387031"/>
     <w:rsid w:val="003A4348"/>
     <w:rsid w:val="003A51F9"/>
     <w:rsid w:val="003B37E7"/>
     <w:rsid w:val="003B4499"/>
     <w:rsid w:val="003C01FD"/>
     <w:rsid w:val="003D4EF1"/>
     <w:rsid w:val="003D5576"/>
     <w:rsid w:val="003D5812"/>
+    <w:rsid w:val="003E4ECA"/>
     <w:rsid w:val="0042551A"/>
+    <w:rsid w:val="004339A2"/>
     <w:rsid w:val="00441F50"/>
     <w:rsid w:val="004506C1"/>
     <w:rsid w:val="004522BB"/>
     <w:rsid w:val="00466744"/>
     <w:rsid w:val="00485520"/>
     <w:rsid w:val="004A13F4"/>
     <w:rsid w:val="004A2CF4"/>
     <w:rsid w:val="004C27F9"/>
     <w:rsid w:val="004C5E1E"/>
     <w:rsid w:val="004D3637"/>
     <w:rsid w:val="004E6ABF"/>
     <w:rsid w:val="00506BD9"/>
     <w:rsid w:val="005145D6"/>
     <w:rsid w:val="00514CB8"/>
     <w:rsid w:val="0054700B"/>
     <w:rsid w:val="005515A3"/>
+    <w:rsid w:val="005720EB"/>
     <w:rsid w:val="00573568"/>
     <w:rsid w:val="00587204"/>
     <w:rsid w:val="00595AF1"/>
     <w:rsid w:val="005960BC"/>
     <w:rsid w:val="005A3A12"/>
     <w:rsid w:val="005A6C2E"/>
     <w:rsid w:val="005D1776"/>
     <w:rsid w:val="005D54FB"/>
     <w:rsid w:val="005D55CE"/>
     <w:rsid w:val="0061060A"/>
     <w:rsid w:val="00613A13"/>
     <w:rsid w:val="00616094"/>
     <w:rsid w:val="00625AEF"/>
     <w:rsid w:val="00650E38"/>
     <w:rsid w:val="00656CE8"/>
     <w:rsid w:val="00662DA6"/>
     <w:rsid w:val="00663138"/>
     <w:rsid w:val="00676A0A"/>
     <w:rsid w:val="0068613A"/>
     <w:rsid w:val="00690C27"/>
     <w:rsid w:val="007026DE"/>
     <w:rsid w:val="00707C34"/>
     <w:rsid w:val="0072337D"/>
     <w:rsid w:val="00735AFC"/>
     <w:rsid w:val="00741830"/>
     <w:rsid w:val="007679F5"/>
+    <w:rsid w:val="00775020"/>
     <w:rsid w:val="00787C40"/>
     <w:rsid w:val="00790226"/>
     <w:rsid w:val="007B5A3B"/>
     <w:rsid w:val="007C5065"/>
     <w:rsid w:val="007D1248"/>
     <w:rsid w:val="007D1574"/>
     <w:rsid w:val="007D5A3F"/>
     <w:rsid w:val="007E07BC"/>
     <w:rsid w:val="007F18E4"/>
     <w:rsid w:val="0080351E"/>
     <w:rsid w:val="00812A9B"/>
     <w:rsid w:val="008360A6"/>
     <w:rsid w:val="0084399B"/>
     <w:rsid w:val="00861531"/>
     <w:rsid w:val="00865FD2"/>
     <w:rsid w:val="00867376"/>
     <w:rsid w:val="00873756"/>
     <w:rsid w:val="00877585"/>
     <w:rsid w:val="00887E32"/>
     <w:rsid w:val="0089582B"/>
     <w:rsid w:val="008B0E57"/>
     <w:rsid w:val="008B7351"/>
     <w:rsid w:val="008C28DB"/>
     <w:rsid w:val="008C2BDF"/>
     <w:rsid w:val="008D564E"/>
     <w:rsid w:val="008D7287"/>
     <w:rsid w:val="008E4A44"/>
     <w:rsid w:val="009057F0"/>
     <w:rsid w:val="00911D0D"/>
     <w:rsid w:val="00932450"/>
     <w:rsid w:val="00951AD6"/>
     <w:rsid w:val="00960AAA"/>
     <w:rsid w:val="00976B89"/>
     <w:rsid w:val="00980993"/>
     <w:rsid w:val="00983EE1"/>
     <w:rsid w:val="009B2DBA"/>
     <w:rsid w:val="009C4CAF"/>
     <w:rsid w:val="009C5EBB"/>
     <w:rsid w:val="009D43B9"/>
     <w:rsid w:val="009E1A86"/>
     <w:rsid w:val="009E3E15"/>
     <w:rsid w:val="009E532D"/>
     <w:rsid w:val="009E6E66"/>
     <w:rsid w:val="00A004F4"/>
     <w:rsid w:val="00A1621E"/>
+    <w:rsid w:val="00A33658"/>
     <w:rsid w:val="00A43B95"/>
     <w:rsid w:val="00A4492F"/>
     <w:rsid w:val="00A714BB"/>
     <w:rsid w:val="00A7254C"/>
     <w:rsid w:val="00A82079"/>
     <w:rsid w:val="00A91A96"/>
     <w:rsid w:val="00A94EA7"/>
     <w:rsid w:val="00AB548E"/>
     <w:rsid w:val="00AC100F"/>
     <w:rsid w:val="00AE6316"/>
     <w:rsid w:val="00AF1417"/>
     <w:rsid w:val="00AF1C4D"/>
     <w:rsid w:val="00AF6388"/>
     <w:rsid w:val="00B548D7"/>
     <w:rsid w:val="00B56457"/>
     <w:rsid w:val="00B83E7B"/>
     <w:rsid w:val="00B92834"/>
     <w:rsid w:val="00BA6F02"/>
     <w:rsid w:val="00BB58AA"/>
     <w:rsid w:val="00BE1AE6"/>
     <w:rsid w:val="00BF201D"/>
+    <w:rsid w:val="00C07742"/>
     <w:rsid w:val="00C17C71"/>
     <w:rsid w:val="00C23F36"/>
     <w:rsid w:val="00C3061A"/>
     <w:rsid w:val="00C34A7B"/>
     <w:rsid w:val="00C45FBE"/>
     <w:rsid w:val="00C553ED"/>
     <w:rsid w:val="00C641A5"/>
     <w:rsid w:val="00C655FE"/>
     <w:rsid w:val="00C717C6"/>
     <w:rsid w:val="00C826AE"/>
     <w:rsid w:val="00C82B13"/>
     <w:rsid w:val="00CA0018"/>
     <w:rsid w:val="00CA5EB8"/>
     <w:rsid w:val="00CC278D"/>
     <w:rsid w:val="00CC67DB"/>
     <w:rsid w:val="00CE04AB"/>
     <w:rsid w:val="00CE25BA"/>
     <w:rsid w:val="00CF3C6C"/>
     <w:rsid w:val="00CF4C91"/>
     <w:rsid w:val="00CF7677"/>
     <w:rsid w:val="00D00603"/>
     <w:rsid w:val="00D35D4D"/>
     <w:rsid w:val="00D5026C"/>
     <w:rsid w:val="00D53B97"/>
     <w:rsid w:val="00D731F9"/>
@@ -3850,127 +3772,127 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6597624D"/>
   <w15:docId w15:val="{DF18AD5A-A42D-48DF-A7FB-8FEFE3D4E4A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4126,52 +4048,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4238,51 +4160,51 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00707C34"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Main Heading,No numbers,Section Heading,Heading A,h1,Hoofdstukkop,Aktenaam,Lev 1,Titre 1 HB,Heading,A MAJOR/BOLD,Schedheading,Heading 1(Report Only),h1 chapter heading,H1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading2"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A91A96"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
@@ -4417,402 +4339,402 @@
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00707C34"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Main Heading Char,No numbers Char,Section Heading Char,Heading A Char,h1 Char,Hoofdstukkop Char,Aktenaam Char,Lev 1 Char,Titre 1 HB Char,Heading Char,A MAJOR/BOLD Char,Schedheading Char,Heading 1(Report Only) Char,h1 chapter heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00A91A96"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Heading 2 Char1 Char,Heading 2 Char Char Char,Reset numbering Char,Heading b Char,2 Char,sub-sect Char,h2 Char,Paragraafkop Char,Lev 2 Char,Titre 2 HB Char,Heading2 Char,Section Char,m Char,Body Text (Reset numbering) Char,H2 Char,2m Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00A91A96"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Level 1 - 1 Char Char,h3 Char,Subparagraafkop Char,Lev 3 Char,3 Char,Level 1 - 2 Char,C Sub-Sub/Italic Char,h3 sub heading Char,Head 31 Char,Head 32 Char,C Sub-Sub/Italic1 Char,h3 sub heading1 Char,H3 Char,3m Char,Level 1 - 1 Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00707C34"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="Level 2 - a Char,H4 Char,h4 Char,Lev 4 Char,4 Char,Heading4 Char,h4 sub sub heading Char,D Sub-Sub/Plain Char,Level 2 - (a) Char,GPH Heading 4 Char,Schedules Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00707C34"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:aliases w:val="Level 3 - i Char,H5 Char,Lev 5 Char,Heading 5(unused) Char,Level 3 - (i) Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:rsid w:val="00707C34"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:aliases w:val="Legal Level 1. Char,Lev 6 Char,Heading 6(unused) Char,L1 PIP Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="00707C34"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:aliases w:val="Legal Level 1.1. Char,Lev 7 Char,Heading 7(unused) Char,L2 PIP Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:rsid w:val="00707C34"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:rsid w:val="007D5A3F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:rsid w:val="007D5A3F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00707C34"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00707C34"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00707C34"/>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00707C34"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00707C34"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00E45A96"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="003B4499"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005515A3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005515A3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005515A3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005515A3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005515A3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005515A3"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005515A3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F26482"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F26482"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F26482"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F26482"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="008C2BDF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
@@ -4839,99 +4761,100 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E1A86"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E22F3F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="341589074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="668361782">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1677532084">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/federal-research-facilities-and-administrative-fa-rates" TargetMode="External" Id="Rcc72707a4efc4bee" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/federal-research-facilities-and-administrative-fa-rates" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5174,54 +5097,76 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>594</Words>
+  <Characters>3356</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>83</Lines>
+  <Paragraphs>29</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Budget Justification for Cost Proposal - Non-Federal - Sample - May 2025</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company>MIT</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3921</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Budget Justification for Cost Proposal - Non-Federal - Sample - May 2025</dc:title>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Budget Justification for Cost Proposal - Non-Federal - Sample - July 2026</dc:title>
   <dc:subject>Sample Budget Justification non-federal</dc:subject>
   <dc:creator>Laureen Horton</dc:creator>
-  <keywords>budget;Non-Federal;non-federal sponsors; research</keywords>
+  <cp:keywords>budget;Non-Federal;non-federal sponsors; research</cp:keywords>
   <dc:description/>
-  <lastModifiedBy>Emma Boettcher</lastModifiedBy>
-  <revision>7</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <category/>
-</coreProperties>
+  <cp:category/>
+</cp:coreProperties>
 </file>