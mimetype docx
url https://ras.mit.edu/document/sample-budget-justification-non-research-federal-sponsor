--- v0 (2026-01-02)
+++ v1 (2026-07-10)
@@ -1,61 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7FAADAA2" w14:textId="6D90364C" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="004A3BC0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00487E58">
         <w:t>MIT/Department of _____________</w:t>
       </w:r>
       <w:r w:rsidR="004A3BC0">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:t xml:space="preserve">Budget </w:t>
       </w:r>
       <w:r w:rsidRPr="004A3BC0">
         <w:t>Justification</w:t>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:t xml:space="preserve"> for Cost Proposal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5892880A" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
@@ -142,55 +139,56 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="515E9C69" w14:textId="77777777" w:rsidR="00F84954" w:rsidRPr="006313D3" w:rsidRDefault="00F84954" w:rsidP="00F84954">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="006313D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MIT fully supports the academic year salary of Professors, Associate Professors and Assistant Professors, but makes no specific commitment of time or salary to this particular research project. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="0053661A">
+      <w:r w:rsidR="0053661A" w:rsidRPr="006313D3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A34655" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53CDEAB8" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="004A3BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00487E58">
         <w:t>OTHER PERSONNEL:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB26565" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
@@ -659,182 +657,218 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="630BF42E" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="004A3BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>EMPLOYEE</w:t>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:t xml:space="preserve"> BENEFITS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA3805F" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0780996D" w14:textId="69976A1B" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00CC7652" w:rsidP="00487E58">
+    <w:p w14:paraId="0780996D" w14:textId="766D66B1" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00CC7652" w:rsidP="00487E58">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D607E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fringe Benefits </w:t>
       </w:r>
       <w:r w:rsidRPr="007D607E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are charged as direct costs and include </w:t>
       </w:r>
       <w:r w:rsidRPr="007D607E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Employee Benefits (EB). </w:t>
       </w:r>
       <w:r w:rsidR="00D81396" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Fringe rates are set by MIT at the current negotiated rates for budgeting purposes: (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D81396" w:rsidRPr="005657CE">
+        <w:t xml:space="preserve">Fringe rates are set by MIT at the current negotiated rates for budgeting purposes: </w:t>
+      </w:r>
+      <w:r w:rsidR="005657CE" w:rsidRPr="005657CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005657CE" w:rsidRPr="005657CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FY25</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D81396" w:rsidRPr="00323A55">
+        <w:t>FY26</w:t>
+      </w:r>
+      <w:r w:rsidR="005657CE" w:rsidRPr="005657CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixed rates:  on-campus EB 23.7%; off-campus EB 21.7%,; EB Reduced &lt;50% is 8%)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005657CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00774727">
+      <w:r w:rsidR="005A3249" w:rsidRPr="00323A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249" w:rsidRPr="005657CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FY2</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D81396" w:rsidRPr="00323A55">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005A3249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provisional </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249" w:rsidRPr="00323A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rates: on-campus EB 2</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249" w:rsidRPr="00323A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidR="00D81396" w:rsidRPr="00323A55">
-[...17 lines deleted...]
-      <w:r w:rsidR="00D81396" w:rsidRPr="00323A55">
+      <w:r w:rsidR="005A3249" w:rsidRPr="00323A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; off-campus EB </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>25.6%;</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005657CE" w:rsidRPr="005657CE">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> EB Reduced &lt;50% is 8%).</w:t>
+      <w:r w:rsidR="005A3249" w:rsidRPr="005657CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EB Reduced &lt;50% is </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249" w:rsidRPr="005657CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.4%)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3249" w:rsidRPr="005657CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005657CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D81396" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">MIT charges </w:t>
       </w:r>
       <w:r w:rsidR="00D81396" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">actual </w:t>
       </w:r>
       <w:r w:rsidR="00D81396" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2970,54 +3004,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidR="008F66C6" w:rsidRPr="008F66C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Due to the nature of the project, material</w:t>
       </w:r>
       <w:r w:rsidR="00C41C45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and supply</w:t>
       </w:r>
       <w:r w:rsidR="008F66C6" w:rsidRPr="008F66C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> costs are estimated based on the PI’s knowledge of prior projects of similar scope, and no further breakdown of materials is available.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00313931">
+      <w:r w:rsidR="00313931" w:rsidRPr="008F66C6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="141423F0" w14:textId="44D4CCDD" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6083EEE9" w14:textId="4396F69A" w:rsidR="00FE45DF" w:rsidRPr="001A39A8" w:rsidRDefault="00FE45DF" w:rsidP="00FE45DF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3131,67 +3167,64 @@
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00A33A1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>MIT Federal Non-Research Rate</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0053661A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of 10% MTDC is applied to non-research other sponsored activities or instruction awards from federal sponsors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B44CA" w:rsidRPr="00487E58">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:30:00Z" w:initials="RAS">
     <w:p w14:paraId="72A4CDC6" w14:textId="77777777" w:rsidR="0053661A" w:rsidRDefault="0053661A" w:rsidP="0053661A">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>For NSF proposals do not include this statement in budget justification. Can be included instead in Facilities and Other Resources.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="RAS (Research Administration Services)" w:date="2024-10-10T17:21:00Z" w:initials="RAS">
     <w:p w14:paraId="6B311401" w14:textId="77777777" w:rsidR="0053661A" w:rsidRDefault="0053661A" w:rsidP="0053661A">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
@@ -3205,212 +3238,212 @@
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="RAS (Research Administration Services)" w:date="2024-10-28T15:47:00Z" w:initials="RAS">
     <w:p w14:paraId="3717E53D" w14:textId="77777777" w:rsidR="00313931" w:rsidRDefault="00313931" w:rsidP="00313931">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="202020"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Include if no basis of estimate is provided.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="72A4CDC6" w15:done="0"/>
   <w15:commentEx w15:paraId="6B311401" w15:done="0"/>
   <w15:commentEx w15:paraId="3717E53D" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="009DD3CA" w16cex:dateUtc="2024-10-10T21:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1210A729" w16cex:dateUtc="2024-10-10T21:21:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="19A35A13" w16cex:dateUtc="2024-10-28T19:47:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="72A4CDC6" w16cid:durableId="009DD3CA"/>
   <w16cid:commentId w16cid:paraId="6B311401" w16cid:durableId="1210A729"/>
   <w16cid:commentId w16cid:paraId="3717E53D" w16cid:durableId="19A35A13"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C5A4F11" w14:textId="77777777" w:rsidR="00C034E1" w:rsidRDefault="00C034E1" w:rsidP="00487E58">
+    <w:p w14:paraId="2E55154A" w14:textId="77777777" w:rsidR="003E7A90" w:rsidRDefault="003E7A90" w:rsidP="00487E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="022B0F05" w14:textId="77777777" w:rsidR="00C034E1" w:rsidRDefault="00C034E1" w:rsidP="00487E58">
+    <w:p w14:paraId="592BA185" w14:textId="77777777" w:rsidR="003E7A90" w:rsidRDefault="003E7A90" w:rsidP="00487E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1789619568"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5BCD5798" w14:textId="5BA20BD9" w:rsidR="00774727" w:rsidRDefault="00774727" w:rsidP="00EB60E7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2AF31286" w14:textId="77777777" w:rsidR="00320ECC" w:rsidRDefault="00320ECC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="87667111"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5DF17C50" w14:textId="753D8E0B" w:rsidR="00774727" w:rsidRDefault="00774727" w:rsidP="00EB60E7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00774727">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
@@ -3434,190 +3467,142 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00774727">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="74A836D2" w14:textId="77777777" w:rsidR="00320ECC" w:rsidRDefault="00320ECC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51068F18" w14:textId="77777777" w:rsidR="00C034E1" w:rsidRDefault="00C034E1" w:rsidP="00487E58">
+    <w:p w14:paraId="46FB66AD" w14:textId="77777777" w:rsidR="003E7A90" w:rsidRDefault="003E7A90" w:rsidP="00487E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B478804" w14:textId="77777777" w:rsidR="00C034E1" w:rsidRDefault="00C034E1" w:rsidP="00487E58">
+    <w:p w14:paraId="2A54E9F9" w14:textId="77777777" w:rsidR="003E7A90" w:rsidRDefault="003E7A90" w:rsidP="00487E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="0CC18BBF" w14:textId="6F4EB296" w:rsidR="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CC18BBF" w14:textId="5663D5AE" w:rsidR="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="540"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>[Sample budget justification – non-research activity, federal sponsors</w:t>
     </w:r>
     <w:r w:rsidR="005C4EC1">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
-    <w:r w:rsidR="00376839">
+    <w:r w:rsidR="005A3249">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>March</w:t>
-[...17 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>July 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="781AE245" w14:textId="77777777" w:rsidR="00487E58" w:rsidRDefault="00487E58">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67097F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78107D30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3810,140 +3795,145 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="39062009">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="733504587">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="RAS (Research Administration Services)">
     <w15:presenceInfo w15:providerId="None" w15:userId="RAS (Research Administration Services)"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B44CA"/>
     <w:rsid w:val="000148D7"/>
+    <w:rsid w:val="000332A6"/>
     <w:rsid w:val="000334BE"/>
     <w:rsid w:val="00047FAC"/>
     <w:rsid w:val="0007002F"/>
     <w:rsid w:val="00070F7B"/>
     <w:rsid w:val="000D4116"/>
     <w:rsid w:val="000E031B"/>
     <w:rsid w:val="001043C4"/>
     <w:rsid w:val="00114693"/>
     <w:rsid w:val="001306F1"/>
     <w:rsid w:val="00132A68"/>
     <w:rsid w:val="001737C9"/>
     <w:rsid w:val="00177A6E"/>
     <w:rsid w:val="001B0E9E"/>
     <w:rsid w:val="00205E1A"/>
     <w:rsid w:val="00220745"/>
     <w:rsid w:val="00235576"/>
     <w:rsid w:val="00252928"/>
     <w:rsid w:val="002F25D0"/>
     <w:rsid w:val="0030237B"/>
     <w:rsid w:val="00313931"/>
     <w:rsid w:val="00316942"/>
     <w:rsid w:val="00317CB3"/>
     <w:rsid w:val="00320ECC"/>
     <w:rsid w:val="003439E3"/>
     <w:rsid w:val="0036636B"/>
     <w:rsid w:val="0037442D"/>
     <w:rsid w:val="00376839"/>
     <w:rsid w:val="0037795D"/>
     <w:rsid w:val="00380295"/>
     <w:rsid w:val="00382487"/>
     <w:rsid w:val="003A51F9"/>
     <w:rsid w:val="003B126F"/>
     <w:rsid w:val="003B1C22"/>
     <w:rsid w:val="003D5812"/>
+    <w:rsid w:val="003E4ECA"/>
+    <w:rsid w:val="003E7A90"/>
     <w:rsid w:val="00445ADA"/>
     <w:rsid w:val="00447855"/>
     <w:rsid w:val="00482A48"/>
     <w:rsid w:val="00487E58"/>
     <w:rsid w:val="00491460"/>
     <w:rsid w:val="00496A12"/>
     <w:rsid w:val="004A3BC0"/>
     <w:rsid w:val="004C638C"/>
     <w:rsid w:val="004C76CA"/>
     <w:rsid w:val="004E79AE"/>
     <w:rsid w:val="004F5362"/>
     <w:rsid w:val="00515BB8"/>
     <w:rsid w:val="0053661A"/>
     <w:rsid w:val="0054427F"/>
     <w:rsid w:val="00550621"/>
     <w:rsid w:val="005657CE"/>
     <w:rsid w:val="00593209"/>
     <w:rsid w:val="005945CE"/>
+    <w:rsid w:val="005A3249"/>
     <w:rsid w:val="005C4EC1"/>
     <w:rsid w:val="00697FC5"/>
     <w:rsid w:val="006A5EB6"/>
     <w:rsid w:val="006E32B5"/>
+    <w:rsid w:val="006E3CE9"/>
     <w:rsid w:val="006E533C"/>
     <w:rsid w:val="006E6472"/>
     <w:rsid w:val="006F17B9"/>
     <w:rsid w:val="00704AAB"/>
     <w:rsid w:val="00705765"/>
     <w:rsid w:val="00730F0C"/>
     <w:rsid w:val="00774727"/>
     <w:rsid w:val="00830E5F"/>
     <w:rsid w:val="00852D9E"/>
     <w:rsid w:val="00875463"/>
     <w:rsid w:val="008878C0"/>
     <w:rsid w:val="00897A0C"/>
     <w:rsid w:val="008C63F4"/>
     <w:rsid w:val="008E7B11"/>
     <w:rsid w:val="008F46C3"/>
     <w:rsid w:val="008F66C6"/>
     <w:rsid w:val="00914B7A"/>
     <w:rsid w:val="00915FC6"/>
     <w:rsid w:val="00931AB9"/>
     <w:rsid w:val="009461EB"/>
     <w:rsid w:val="009B44CA"/>
     <w:rsid w:val="009C4562"/>
     <w:rsid w:val="009D7ACD"/>
     <w:rsid w:val="00A33A1F"/>
     <w:rsid w:val="00A33B29"/>
@@ -3996,51 +3986,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7538EA90"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7C695ACA-604E-4960-AE14-47B478EB76CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4732,104 +4722,114 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316942"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316942"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A3249"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="172839991">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1531601808">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1970280405">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/mit-use-de-minimis-rate" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ras.mit.edu/rates/mit-use-de-minimis-rate" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5054,72 +5054,72 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>576</Words>
-  <Characters>3238</Characters>
+  <Words>575</Words>
+  <Characters>3246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sample budget justification – non-research activity, federal sponsors - October 2024</vt:lpstr>
+      <vt:lpstr>Sample budget justification – non-research activity, federal sponsors - March 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Massachusetts Institute of Technology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3732</CharactersWithSpaces>
+  <CharactersWithSpaces>3793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Sample budget justification – non-research activity, federal sponsors - March 2025</dc:title>
+  <dc:title>Sample budget justification – non-research activity, federal sponsors - July 2026</dc:title>
   <dc:subject>Sample budget justification – non-research activity, federal sponsors</dc:subject>
   <dc:creator>Laureen Horton</dc:creator>
   <cp:keywords>budget;justification;non-research;federal sponsors</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>