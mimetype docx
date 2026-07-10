--- v0 (2026-01-02)
+++ v1 (2026-07-10)
@@ -8,51 +8,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F715452" w14:textId="2494DCB6" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="006D6FC3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00487E58">
         <w:t>MIT/Department of _____________</w:t>
       </w:r>
       <w:r w:rsidR="006D6FC3">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:t xml:space="preserve">Budget Justification for Cost </w:t>
       </w:r>
       <w:r w:rsidRPr="006D6FC3">
         <w:t>Proposal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BCC7D8" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -230,110 +230,100 @@
       <w:r w:rsidRPr="00487E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> summer months</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="00C176CF">
+      <w:r w:rsidR="00C176CF" w:rsidRPr="00487E58">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5DFC09" w14:textId="77777777" w:rsidR="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42A8FFAE" w14:textId="65E22C0B" w:rsidR="008400FF" w:rsidRPr="008400FF" w:rsidRDefault="008400FF" w:rsidP="008400FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="008400FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">MIT fully supports the academic year salary of Professors, Associate Professors, and Assistant Professors, but makes no specific commitment of academic year time or salary to this </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> project</w:t>
+        <w:t>MIT fully supports the academic year salary of Professors, Associate Professors, and Assistant Professors, but makes no specific commitment of academic year time or salary to this particular research project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="00C176CF">
+      <w:r w:rsidR="00C176CF" w:rsidRPr="008400FF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45917708" w14:textId="77777777" w:rsidR="008400FF" w:rsidRPr="00487E58" w:rsidRDefault="008400FF" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="439AA57C" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="006D6FC3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00487E58">
         <w:t>OTHER PERSONNEL:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECB5313" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
@@ -800,176 +790,207 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="092477F1" w14:textId="77777777" w:rsidR="00487E58" w:rsidRDefault="00487E58" w:rsidP="006D6FC3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
       <w:r>
         <w:t>EMPLOYEE</w:t>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:t xml:space="preserve"> BENEFITS:</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00C176CF">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8316AC" w14:textId="3ACFE77F" w:rsidR="00323A55" w:rsidRPr="00323A55" w:rsidRDefault="0083588B" w:rsidP="00323A55">
+    <w:p w14:paraId="3D8316AC" w14:textId="2F7D249E" w:rsidR="00323A55" w:rsidRPr="00323A55" w:rsidRDefault="0083588B" w:rsidP="00323A55">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk44508971"/>
       <w:r w:rsidRPr="007D607E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fringe Benefits </w:t>
       </w:r>
       <w:r w:rsidRPr="007D607E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are charged as direct costs and include </w:t>
       </w:r>
       <w:r w:rsidRPr="007D607E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Employee Benefits (EB). </w:t>
       </w:r>
       <w:r w:rsidRPr="007D607E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Fringe </w:t>
       </w:r>
       <w:r w:rsidR="00323A55" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>rates are set by MIT at the current negotiated rates for budgeting purposes: (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00323A55" w:rsidRPr="00C51B1B">
+        <w:t xml:space="preserve">rates are set by MIT at the current negotiated rates for budgeting purposes: </w:t>
+      </w:r>
+      <w:r w:rsidR="00111FC2" w:rsidRPr="00111FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00111FC2" w:rsidRPr="00C51B1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>FY25</w:t>
+        <w:t>FY26</w:t>
+      </w:r>
+      <w:r w:rsidR="00111FC2" w:rsidRPr="00111FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixed rates: on-campus EB 23.7%; off-campus EB 21.7%; EB Reduced &lt;50% is 8%</w:t>
       </w:r>
       <w:r w:rsidR="00323A55" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00157255" w:rsidRPr="00323A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00157255" w:rsidRPr="00C51B1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FY2</w:t>
+      </w:r>
+      <w:r w:rsidR="00157255">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00157255" w:rsidRPr="00323A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00111FC2">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00157255">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provisional </w:t>
+      </w:r>
+      <w:r w:rsidR="00157255" w:rsidRPr="00323A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rates: on-campus EB 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00157255">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00157255" w:rsidRPr="00323A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2%; off-campus EB </w:t>
+      </w:r>
+      <w:r w:rsidR="00157255">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.6%; </w:t>
+      </w:r>
+      <w:r w:rsidR="00157255" w:rsidRPr="00111FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EB Reduced &lt;50% is </w:t>
+      </w:r>
+      <w:r w:rsidR="00157255">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00157255" w:rsidRPr="00111FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4%). </w:t>
       </w:r>
       <w:r w:rsidR="00323A55" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>rates: on-campus EB 23.2%; off-campus EB 20.7</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">). MIT charges </w:t>
+        <w:t xml:space="preserve">MIT charges </w:t>
       </w:r>
       <w:r w:rsidR="00323A55" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">actual </w:t>
       </w:r>
       <w:r w:rsidR="00323A55" w:rsidRPr="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rates to awards. EB is applied to total salary expenses, excluding students.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="1FC1BDE5" w14:textId="63DCED4E" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1214,117 +1235,81 @@
         </w:rPr>
         <w:t xml:space="preserve">o collaborate with colleagues. </w:t>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The PI intends to take approximately X</w:t>
       </w:r>
       <w:r w:rsidR="00F81EA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">international trips per year and support students for X trips per year. Travel is anticipated to the following international </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> may be subject to change: ___________.  </w:t>
+        <w:t xml:space="preserve">international trips per year and support students for X trips per year. Travel is anticipated to the following international destinations, but may be subject to change: ___________.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54664E97" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73E1CE98" w14:textId="67E4576C" w:rsidR="00487E58" w:rsidRDefault="00487E58" w:rsidP="00BE557C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00487E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Materials and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Materials and Supplies: </w:t>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>are budgeted at $______yr in Y</w:t>
       </w:r>
       <w:r w:rsidR="00320BC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ear </w:t>
       </w:r>
       <w:r w:rsidR="00323A55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00487E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, and $_____ in Year</w:t>
       </w:r>
@@ -1361,50 +1346,53 @@
         <w:t xml:space="preserve"> money will be spent on ________________________.  </w:t>
       </w:r>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00E72A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[Due to the nature of the project, material</w:t>
       </w:r>
       <w:r w:rsidR="00E72A42" w:rsidRPr="00E72A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and supply</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> costs are estimated based on the PI’s knowledge of prior projects of similar scope, and no further breakdown of materials is available.]</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidR="00E72A42">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B89E67" w14:textId="4FA17F01" w:rsidR="003F6300" w:rsidRDefault="003F6300" w:rsidP="00BE557C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D46801B" w14:textId="6DE66D7A" w:rsidR="003F6300" w:rsidRPr="001A39A8" w:rsidRDefault="003F6300" w:rsidP="003F6300">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1485,56 +1473,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="284F3DD8" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1808319D" w14:textId="2D71661C" w:rsidR="00B34D3E" w:rsidRPr="00B34D3E" w:rsidRDefault="00487E58" w:rsidP="00F052DA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00487E58">
         <w:t>INDIRECT COSTS:</w:t>
       </w:r>
       <w:commentRangeEnd w:id="5"/>
-      <w:r w:rsidR="00C176CF">
+      <w:r w:rsidR="00C176CF" w:rsidRPr="00B34D3E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DC9377" w14:textId="77777777" w:rsidR="00487E58" w:rsidRPr="00487E58" w:rsidRDefault="00487E58" w:rsidP="00487E58">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="211230D3" w14:textId="6337249B" w:rsidR="009B44CA" w:rsidRPr="000E6741" w:rsidRDefault="34750D09" w:rsidP="003F6300">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="34750D09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1594,51 +1581,51 @@
     <w:p w14:paraId="51E7CB0B" w14:textId="06BBEF0B" w:rsidR="009B44CA" w:rsidRPr="00487E58" w:rsidRDefault="009B44CA" w:rsidP="00973EA5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B44CA" w:rsidRPr="00487E58">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="RAS (Research Administration Services)" w:date="2024-10-07T13:55:00Z" w:initials="EB">
     <w:p w14:paraId="5F19163F" w14:textId="77777777" w:rsidR="00ED049F" w:rsidRDefault="00C176CF" w:rsidP="00ED049F">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00ED049F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Okay to use alternate formats which include the role and effort committed. Always refer to the specific funding opportunity announcement for particular sponsor requirements.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="RAS (Research Administration Services)" w:date="2024-10-07T13:56:00Z" w:initials="EB">
     <w:p w14:paraId="39394BAA" w14:textId="77777777" w:rsidR="00ED049F" w:rsidRDefault="00C176CF" w:rsidP="00ED049F">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
@@ -1693,211 +1680,211 @@
         <w:t>Include if no basis of estimate is provided.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="5" w:author="RAS (Research Administration Services)" w:date="2024-10-07T13:57:00Z" w:initials="EB">
     <w:p w14:paraId="5B99A839" w14:textId="77777777" w:rsidR="003B6160" w:rsidRDefault="00C176CF" w:rsidP="003B6160">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="003B6160">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use fund fee rates in the absence of a sponsor-approved rate.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="5F19163F" w15:done="0"/>
   <w15:commentEx w15:paraId="21A9EF1F" w15:done="0"/>
   <w15:commentEx w15:paraId="6E9BBDD8" w15:done="0"/>
   <w15:commentEx w15:paraId="76FD7726" w15:done="0"/>
   <w15:commentEx w15:paraId="5B99A839" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="6CEBA91D" w16cex:dateUtc="2024-10-07T17:55:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="625694CD" w16cex:dateUtc="2024-10-07T17:56:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="019C8D93" w16cex:dateUtc="2024-10-07T17:56:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="72708EC7" w16cex:dateUtc="2024-10-10T21:07:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="79C64E5F" w16cex:dateUtc="2024-10-07T17:57:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="5F19163F" w16cid:durableId="6CEBA91D"/>
   <w16cid:commentId w16cid:paraId="21A9EF1F" w16cid:durableId="625694CD"/>
   <w16cid:commentId w16cid:paraId="6E9BBDD8" w16cid:durableId="019C8D93"/>
   <w16cid:commentId w16cid:paraId="76FD7726" w16cid:durableId="72708EC7"/>
   <w16cid:commentId w16cid:paraId="5B99A839" w16cid:durableId="79C64E5F"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B7E6DD7" w14:textId="77777777" w:rsidR="002658FD" w:rsidRDefault="002658FD" w:rsidP="00487E58">
+    <w:p w14:paraId="2EFCF7A0" w14:textId="77777777" w:rsidR="00366CB5" w:rsidRDefault="00366CB5" w:rsidP="00487E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18AAF06B" w14:textId="77777777" w:rsidR="002658FD" w:rsidRDefault="002658FD" w:rsidP="00487E58">
+    <w:p w14:paraId="5C428968" w14:textId="77777777" w:rsidR="00366CB5" w:rsidRDefault="00366CB5" w:rsidP="00487E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-2088763868"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="66B2B40C" w14:textId="7E87FB49" w:rsidR="00C72834" w:rsidRDefault="00C72834" w:rsidP="00EB60E7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="35B47329" w14:textId="77777777" w:rsidR="00C72834" w:rsidRDefault="00C72834">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:id w:val="942421770"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4319278C" w14:textId="7312ED49" w:rsidR="00C72834" w:rsidRPr="00C72834" w:rsidRDefault="00C72834" w:rsidP="00EB60E7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C72834">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -1924,114 +1911,132 @@
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00C72834">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="790EAD3E" w14:textId="77777777" w:rsidR="00C72834" w:rsidRDefault="00C72834">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34524C9F" w14:textId="77777777" w:rsidR="002658FD" w:rsidRDefault="002658FD" w:rsidP="00487E58">
+    <w:p w14:paraId="27EA8469" w14:textId="77777777" w:rsidR="00366CB5" w:rsidRDefault="00366CB5" w:rsidP="00487E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73FE0931" w14:textId="77777777" w:rsidR="002658FD" w:rsidRDefault="002658FD" w:rsidP="00487E58">
+    <w:p w14:paraId="2811E830" w14:textId="77777777" w:rsidR="00366CB5" w:rsidRDefault="00366CB5" w:rsidP="00487E58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04490646" w14:textId="08C60E49" w:rsidR="00487E58" w:rsidRDefault="18E56DEC" w:rsidP="18E56DEC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04490646" w14:textId="6EF28AE7" w:rsidR="00487E58" w:rsidRDefault="18E56DEC" w:rsidP="18E56DEC">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="540"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="18E56DEC">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t>[Sample budget justification – non-research activity, non-federal sponsors – May 2025]</w:t>
+      <w:t xml:space="preserve">[Sample budget justification – non-research activity, non-federal sponsors – </w:t>
+    </w:r>
+    <w:r w:rsidR="00157255">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>July 2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="18E56DEC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>]</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="00825D43" w14:textId="77777777" w:rsidR="00487E58" w:rsidRDefault="00487E58">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67097F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78107D30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2224,136 +2229,143 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="749543882">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="284360833">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="RAS (Research Administration Services)">
     <w15:presenceInfo w15:providerId="None" w15:userId="RAS (Research Administration Services)"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="119"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B44CA"/>
     <w:rsid w:val="00014EC3"/>
     <w:rsid w:val="00046769"/>
+    <w:rsid w:val="000528D9"/>
     <w:rsid w:val="0007002F"/>
     <w:rsid w:val="00070F7B"/>
     <w:rsid w:val="00071C99"/>
     <w:rsid w:val="000841BD"/>
     <w:rsid w:val="000A3757"/>
     <w:rsid w:val="000B67F3"/>
+    <w:rsid w:val="000C59CB"/>
     <w:rsid w:val="000D600B"/>
     <w:rsid w:val="000D7669"/>
     <w:rsid w:val="000E3367"/>
     <w:rsid w:val="000E6741"/>
     <w:rsid w:val="000F18E1"/>
     <w:rsid w:val="00111FC2"/>
     <w:rsid w:val="00135C1F"/>
     <w:rsid w:val="00141CF9"/>
+    <w:rsid w:val="00157255"/>
     <w:rsid w:val="0016484E"/>
     <w:rsid w:val="001925A5"/>
     <w:rsid w:val="001A3730"/>
     <w:rsid w:val="001B0401"/>
     <w:rsid w:val="001F18A5"/>
     <w:rsid w:val="00210AC8"/>
     <w:rsid w:val="002258C5"/>
     <w:rsid w:val="00236B5E"/>
     <w:rsid w:val="0026309F"/>
     <w:rsid w:val="002658FD"/>
     <w:rsid w:val="002763E2"/>
     <w:rsid w:val="002A603E"/>
     <w:rsid w:val="002F32DC"/>
     <w:rsid w:val="002F3D41"/>
     <w:rsid w:val="00320BC5"/>
     <w:rsid w:val="00323A55"/>
+    <w:rsid w:val="00366CB5"/>
     <w:rsid w:val="0037442D"/>
     <w:rsid w:val="00390307"/>
     <w:rsid w:val="003A51F9"/>
     <w:rsid w:val="003B0F64"/>
     <w:rsid w:val="003B1C22"/>
     <w:rsid w:val="003B6160"/>
     <w:rsid w:val="003D5812"/>
+    <w:rsid w:val="003E4ECA"/>
     <w:rsid w:val="003F6300"/>
     <w:rsid w:val="00400439"/>
     <w:rsid w:val="0046710B"/>
     <w:rsid w:val="004702CC"/>
     <w:rsid w:val="00481512"/>
     <w:rsid w:val="00487E58"/>
     <w:rsid w:val="004D789E"/>
     <w:rsid w:val="004E0413"/>
     <w:rsid w:val="004F5362"/>
     <w:rsid w:val="00503BAA"/>
     <w:rsid w:val="00525A88"/>
     <w:rsid w:val="005A2E03"/>
+    <w:rsid w:val="005C0B3F"/>
     <w:rsid w:val="006B2909"/>
     <w:rsid w:val="006D6FC3"/>
+    <w:rsid w:val="007152A6"/>
     <w:rsid w:val="007B751E"/>
     <w:rsid w:val="007C6D32"/>
     <w:rsid w:val="007D607E"/>
     <w:rsid w:val="007F1E75"/>
     <w:rsid w:val="0083588B"/>
     <w:rsid w:val="008400FF"/>
     <w:rsid w:val="00856BD0"/>
     <w:rsid w:val="0089799D"/>
     <w:rsid w:val="008C6643"/>
     <w:rsid w:val="00911D0D"/>
     <w:rsid w:val="009513E8"/>
     <w:rsid w:val="00973EA5"/>
     <w:rsid w:val="00986AD4"/>
     <w:rsid w:val="009B44CA"/>
     <w:rsid w:val="009D7ACD"/>
     <w:rsid w:val="00A33B29"/>
     <w:rsid w:val="00A50125"/>
     <w:rsid w:val="00A54E5B"/>
     <w:rsid w:val="00A62E71"/>
     <w:rsid w:val="00A9609D"/>
     <w:rsid w:val="00AA683D"/>
     <w:rsid w:val="00AB0C29"/>
     <w:rsid w:val="00AC03D1"/>
     <w:rsid w:val="00AD07FA"/>
     <w:rsid w:val="00AF27BC"/>
@@ -2400,51 +2412,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FD9DC18"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7C695ACA-604E-4960-AE14-47B478EB76CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3090,51 +3102,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00CB7BDB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002258C5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="172839991">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1515344461">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3422,71 +3434,71 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>510</Words>
-  <Characters>2874</Characters>
+  <Characters>2879</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>71</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Budget Justification for Cost Proposal - Non-research - Sample - October 2024</vt:lpstr>
+      <vt:lpstr>Budget Justification for Cost Proposal - Non-research - Sample - July 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Massachusetts Institute of Technology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3359</CharactersWithSpaces>
+  <CharactersWithSpaces>3364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Budget Justification for Cost Proposal - Non-research - Sample - May 2025</dc:title>
+  <dc:title>Budget Justification for Cost Proposal - Non-research - Sample - July 2026</dc:title>
   <dc:subject>Sample budget justification – non-research activity, non-federal sponsors</dc:subject>
   <dc:creator>Laureen Horton</dc:creator>
   <cp:keywords>Budget Justification;non-research;non-federal sponsors</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>