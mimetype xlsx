--- v0 (2026-04-28)
+++ v1 (2026-06-07)
@@ -4,68 +4,70 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10419"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-03 Subcontracting plan/final/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-06 Subcontracting Plan Template/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5291368A-608A-6542-873B-DB7CFA8E6E8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF0E8850-6349-FD42-A8DF-757945E60B69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="iJkYIkyBbVNnEj85PneP/e4fbCIPwnqBZC3nDcGzrTTb4/q1fJs0pkUoWGAyXqwK4DCYubn4Ag2GUu3UYlzOeA==" workbookSaltValue="7glk36vuxUmiJabFQGRmdw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="43540" yWindow="500" windowWidth="25100" windowHeight="21100" xr2:uid="{D80CA186-0FF4-4719-A245-82A09DDFC174}"/>
+    <workbookView xWindow="-20" yWindow="760" windowWidth="30240" windowHeight="18180" xr2:uid="{D80CA186-0FF4-4719-A245-82A09DDFC174}"/>
   </bookViews>
   <sheets>
     <sheet name="Input" sheetId="1" r:id="rId1"/>
     <sheet name="Plan" sheetId="2" r:id="rId2"/>
     <sheet name="Att A" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Att A'!$A$1:$D$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Input!$A$1:$I$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Plan!$A$1:$D$86</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A80" i="2" l="1"/>
   <c r="D20" i="2"/>
   <c r="C20" i="2" s="1"/>
@@ -306,68 +308,50 @@
   <si>
     <t>Organization 8</t>
   </si>
   <si>
     <t>Organization 9</t>
   </si>
   <si>
     <t>Organization 10</t>
   </si>
   <si>
     <t>Organization 11</t>
   </si>
   <si>
     <t>Organization 12</t>
   </si>
   <si>
     <t>Organization 13</t>
   </si>
   <si>
     <t>Organization 14</t>
   </si>
   <si>
     <t>Organization 15</t>
   </si>
   <si>
-    <t xml:space="preserve"> Small Business Concerns</t>
-[...16 lines deleted...]
-  <si>
     <t>Amount</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t xml:space="preserve">Comments:  See Attachment A        </t>
   </si>
   <si>
     <t>Tel.</t>
   </si>
   <si>
     <t xml:space="preserve">   has been assigned responsibilities as Technical Representative for this Subcontracting Plan.</t>
   </si>
   <si>
     <t>, Principal Investigator</t>
   </si>
   <si>
     <t>Robert Tolu</t>
   </si>
   <si>
     <t>Subcontract RAS Representative (RAS only)</t>
   </si>
   <si>
     <t xml:space="preserve">   has been assigned responsibilities as Subcontracting Plan Administrator for this Subcontracting Plan.</t>
@@ -448,50 +432,68 @@
     <t>Filled in by RAS</t>
   </si>
   <si>
     <t>Large Business</t>
   </si>
   <si>
     <t>INSTRUCTIONS</t>
   </si>
   <si>
     <t>*Review the information on the Plan tab.</t>
   </si>
   <si>
     <t>Organization Name (if known)</t>
   </si>
   <si>
     <t>Sponsor name</t>
   </si>
   <si>
     <t>Announcement number</t>
   </si>
   <si>
     <t>*Fill in all information in the shaded cells on the Input tab.</t>
   </si>
   <si>
     <t>*Add additional details in theshaded cells on the Att A tab.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Small Business</t>
+  </si>
+  <si>
+    <t>Veteran-Owned Small Business</t>
+  </si>
+  <si>
+    <t>Service Disabled Veteran-Owned Small Business</t>
+  </si>
+  <si>
+    <t>HUBZone Business</t>
+  </si>
+  <si>
+    <t>Small Disadvantaged Business</t>
+  </si>
+  <si>
+    <t>Women-Owned Small Business</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -720,144 +722,144 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>38102</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2349500</xdr:colOff>
+      <xdr:colOff>2886075</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>49860</xdr:rowOff>
+      <xdr:rowOff>10462</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB153BD-A5F9-4F27-9041-1F4A34C352ED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="304800" y="279402"/>
-          <a:ext cx="2044700" cy="583258"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2886075" cy="820087"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>88902</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>2349500</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>704850</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>100660</xdr:rowOff>
+      <xdr:rowOff>58087</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5551FD31-37CF-A147-8B78-7CEEBA35B057}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E3635AF-C0EE-4F93-A62C-73A3140819F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="304800" y="279402"/>
-          <a:ext cx="2044700" cy="583258"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2886075" cy="820087"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1134,288 +1136,291 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19EEBE96-BAB9-4ED9-88DE-36901CCB3D09}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J4" sqref="J4"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.6640625" style="23" customWidth="1"/>
     <col min="2" max="2" width="36.6640625" style="23" customWidth="1"/>
-    <col min="3" max="8" width="10.6640625" style="23" customWidth="1"/>
+    <col min="3" max="8" width="12.6640625" style="23" customWidth="1"/>
     <col min="9" max="9" width="16.6640625" style="23" customWidth="1"/>
     <col min="10" max="10" width="54.1640625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.1640625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="19" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1" s="7" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="22">
         <v>12345</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>46204</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>47299</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B12" s="33" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="15" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="21">
         <v>0</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15"/>
     </row>
@@ -1466,77 +1471,77 @@
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
-    <row r="21" spans="1:9" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="E21" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>102</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="I21" s="26" t="s">
         <v>56</v>
-      </c>
-[...16 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
@@ -1699,121 +1704,121 @@
       <c r="H35" s="6"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" s="14" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I37" s="27">
         <f>SUM(I22:I36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="16" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="I04ICfh1L2x5xGEEkDsR/6m2WoMj6gMcUxcFunlsdpc6VhCSJumC9WAat/w8xzBa01D4vgwI1Oh78Rl0Ms7Xxw==" saltValue="TMdQb1ve2vSCsEIxJaHsPA==" spinCount="100000" sheet="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="I+c67p28Awja+vgwdm/w+bFt2CUNTlXa69YDBnF+MPm8GEypyMTsnhu/6Fup9eJPmrVVtlsB0afEfzXM3uyHWQ==" saltValue="jCPWhEse41rSV22Hn1FsfQ==" spinCount="100000" sheet="1"/>
   <mergeCells count="2">
     <mergeCell ref="C16:I18"/>
     <mergeCell ref="B6:I6"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C22:H36" xr:uid="{CDF5ACD4-E5FA-49E8-AAA8-8D3FE873F325}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B22:B36" xr:uid="{2C9B26FD-5775-4ADC-ABC3-0A50209A75E7}">
       <formula1>"Subcontract/Consultant,Equipment,Materials and Services"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup scale="69" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D32B9BA-DC2F-4D7B-9F24-08305CC3421C}">
   <dimension ref="A1:D86"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.6640625" style="23" customWidth="1"/>
     <col min="2" max="2" width="45.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="23" customWidth="1"/>
     <col min="4" max="4" width="40.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9.1640625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="28" customFormat="1" ht="19" x14ac:dyDescent="0.25">
       <c r="A1" s="7"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="20" t="str">
         <f>CONCATENATE("Subcontracting Plan No. ",Input!$B$11)</f>
         <v>Subcontracting Plan No. 2026-001</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3"/>
       <c r="B3" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D3" s="10">
         <f ca="1">TODAY()</f>
-        <v>46140</v>
+        <v>46175</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4"/>
       <c r="B4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" t="str">
         <f>CONCATENATE("1. ",Input!$A$6)</f>
@@ -1905,51 +1910,51 @@
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17" t="str">
         <f>CONCATENATE(TEXT(Input!$B$9,"mm/dd/yyyy")," to ",TEXT(Input!$B$10,"mm/dd/yyyy"))</f>
         <v>07/01/2026 to 06/30/2029</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" s="12">
         <f>Input!$B$16</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" s="31">
         <f>$D$18-SUMIFS(Input!$I:$I,Input!$B:$B,"Subcontract/Consultant",Input!$C:$C,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20" s="13">
         <f>IFERROR($D20/D$18,0)</f>
         <v>0</v>
       </c>
       <c r="D20" s="1">
         <f>SUMIF(Input!$B$22:$B$36,"Subcontract/Consultant",Input!$I$22:$I$36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
         <v>31</v>
@@ -2017,51 +2022,51 @@
       </c>
       <c r="D25" s="2">
         <f>SUMIFS(Input!$I$22:$I$36,Input!$B$22:$B$36,"Subcontract/Consultant",Input!$H$22:$H$36,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" s="12">
         <f>Input!$B$17</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" s="31">
         <f>$D$27-SUMIFS(Input!$I:$I,Input!$B:$B,"Equipment",Input!$C:$C,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29" s="13">
         <f>IFERROR($D29/D$27,0)</f>
         <v>0</v>
       </c>
       <c r="D29" s="1">
         <f>SUMIF(Input!$B$22:$B$36,"Equipment",Input!$I$22:$I$36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" t="s">
         <v>31</v>
@@ -2129,51 +2134,51 @@
       </c>
       <c r="D34" s="2">
         <f>SUMIFS(Input!$I$22:$I$36,Input!$B$22:$B$36,"Equipment",Input!$H$22:$H$36,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>38</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" s="12">
         <f>Input!$B$18</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" s="31">
         <f>$D$36-SUMIFS(Input!$I:$I,Input!$B:$B,"Materials and Services",Input!$C:$C,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38"/>
       <c r="C38" s="13">
         <f>IFERROR($D38/D$36,0)</f>
         <v>0</v>
       </c>
       <c r="D38" s="1">
         <f>SUMIF(Input!$B$22:$B$36,"Materials and Services",Input!$I$22:$I$36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" t="s">
         <v>31</v>
@@ -2241,51 +2246,51 @@
       </c>
       <c r="D43" s="2">
         <f>SUMIFS(Input!$I$22:$I$36,Input!$B$22:$B$36,"Materials and Services",Input!$H$22:$H$36,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>39</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" s="12">
         <f>D18+D27+D36</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" s="31">
         <f t="shared" ref="D46:D52" si="3">D19+D28+D37</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" t="s">
         <v>36</v>
       </c>
       <c r="B47"/>
       <c r="C47" s="13">
         <f>IFERROR($D47/D$45,0)</f>
         <v>0</v>
       </c>
       <c r="D47" s="1">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" t="s">
         <v>31</v>
@@ -2342,229 +2347,229 @@
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A52" t="s">
         <v>35</v>
       </c>
       <c r="B52"/>
       <c r="C52" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="D52" s="2">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A55"/>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A56" t="str">
         <f>CONCATENATE("5. Subcontracting goals indicated do not include indirect costs.")</f>
         <v>5. Subcontracting goals indicated do not include indirect costs.</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57"/>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58" t="str">
         <f>CONCATENATE("6.")</f>
         <v>6.</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59" s="14" t="str">
         <f>Input!$B$4</f>
         <v>John Doe</v>
       </c>
       <c r="B59" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="C59" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D59" t="str">
         <f>Input!$B$5</f>
         <v>617-324-0000</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A61"/>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A62" t="str">
         <f>CONCATENATE("7.")</f>
         <v>7.</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="str">
         <f>Input!$B$12</f>
         <v>Robert Tolu</v>
       </c>
       <c r="B63" t="str">
         <f>CONCATENATE(", ",Input!$B$13)</f>
         <v>, Associate Director Research Finance</v>
       </c>
       <c r="C63" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D63" t="str">
         <f>Input!$B$14</f>
         <v>617-324-1479</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A65"/>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A66" t="str">
         <f>CONCATENATE("8.")</f>
         <v>8.</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="34" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="B67" s="34"/>
       <c r="C67" s="34"/>
       <c r="D67" s="34"/>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A68"/>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A69" t="str">
         <f>CONCATENATE("9."," Certification")</f>
         <v>9. Certification</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="34" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B70" s="34"/>
       <c r="C70" s="34"/>
       <c r="D70" s="34"/>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A71" s="34"/>
       <c r="B71" s="34"/>
       <c r="C71" s="34"/>
       <c r="D71" s="34"/>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A72" s="34"/>
       <c r="B72" s="34"/>
       <c r="C72" s="34"/>
       <c r="D72" s="34"/>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A73" s="34"/>
       <c r="B73" s="34"/>
       <c r="C73" s="34"/>
       <c r="D73" s="34"/>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A74" s="34"/>
       <c r="B74" s="34"/>
       <c r="C74" s="34"/>
       <c r="D74" s="34"/>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A76" s="34" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B76" s="34"/>
       <c r="C76" s="34"/>
       <c r="D76" s="34"/>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A77" s="34"/>
       <c r="B77" s="34"/>
       <c r="C77" s="34"/>
       <c r="D77" s="34"/>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A78" s="34"/>
       <c r="B78" s="34"/>
       <c r="C78" s="34"/>
       <c r="D78" s="34"/>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A79"/>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A80" s="19" t="str">
@@ -2575,477 +2580,478 @@
       <c r="C80"/>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A81"/>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A82"/>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A83"/>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A84" s="17"/>
       <c r="B84" s="18">
         <f ca="1">Plan!$D$3</f>
-        <v>46140</v>
+        <v>46175</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A85" t="str">
         <f>Input!$B$12</f>
         <v>Robert Tolu</v>
       </c>
       <c r="B85" s="9"/>
       <c r="C85"/>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A86" t="str">
         <f>Input!$B$13</f>
         <v>Associate Director Research Finance</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CZTC1G/zBo60NNuAoUDPbcDnNKNE9F0+1tESljYF8Ozo963DeTxFfFkXDiAinWDCM/5NVugVbyOA4qFhbroELw==" saltValue="/7xLT+6MurkTDGm0p7OxjQ==" spinCount="100000" sheet="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UI/msyqjMAsrtu697dJpKv7tkhcZNUevjsjqpPp28IPuS/iQGxSGrSEpkomQvTf8uB+D6ECaHKcZEk2sRFGwVg==" saltValue="L8cnzQMAHGb6I6AUjW42aw==" spinCount="100000" sheet="1"/>
   <mergeCells count="8">
     <mergeCell ref="A70:D74"/>
     <mergeCell ref="A76:D78"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A67:D67"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="2" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="57" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02CE3917-D468-4C94-B7DA-FC1A7750088D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="32.6640625" style="23" customWidth="1"/>
     <col min="5" max="16384" width="9.1640625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="37" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="37" t="str">
         <f>CONCATENATE(LEFT(Input!$A$11,23),": ",Input!$B$11)</f>
         <v>Subcontract Plan Number: 2026-001</v>
       </c>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="37" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B6" s="37"/>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="37" t="str">
         <f>Input!$B$6</f>
         <v>Project title</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
     </row>
     <row r="9" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="29"/>
       <c r="B9" s="29"/>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B11"/>
       <c r="C11" s="9" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D11" s="30">
         <f>Input!$B$15</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12" s="9" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="D12" s="19" t="str">
         <f>Plan!B17</f>
         <v>07/01/2026 to 06/30/2029</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="38"/>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="38"/>
       <c r="B15" s="38"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="38"/>
       <c r="B16" s="38"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B18"/>
       <c r="C18" s="9" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D18" s="30">
         <f>Input!$B$16</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="38"/>
       <c r="B21" s="38"/>
       <c r="C21" s="38"/>
       <c r="D21" s="38"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="38"/>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A23" s="38"/>
       <c r="B23" s="38"/>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B25"/>
       <c r="C25" s="9" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D25" s="30">
         <f>Input!$B$17</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="38" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B27" s="38"/>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" s="38"/>
       <c r="B28" s="38"/>
       <c r="C28" s="38"/>
       <c r="D28" s="38"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" s="38"/>
       <c r="B29" s="38"/>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" s="38"/>
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B32"/>
       <c r="C32" s="9" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D32" s="30">
         <f>Input!$B$18</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35" s="34" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="34"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A36" s="34"/>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" s="34" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B38" s="34"/>
       <c r="C38" s="34"/>
       <c r="D38" s="34"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" s="34"/>
       <c r="B39" s="34"/>
       <c r="C39" s="34"/>
       <c r="D39" s="34"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Oxyn1oRbL8S3H3FqPsUpMBYervfmxGZQgICG65sGK5R41+stWuWNzfGOKmceGvu8GsGF2Bqb4ozwemFykYzGnA==" saltValue="l5fEwn27YivjjS8/wdv3pA==" spinCount="100000" sheet="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="d7xERTWwnI1cuetcTYG1ue32WgaTnAoKVpPnI4ItqnDiDSV7GSuCGtJHj9CCEeRG5qhK+56wv9DRGjfjfyoiJA==" saltValue="7nigMoSuVqB6Tx/oz45txA==" spinCount="100000" sheet="1"/>
   <mergeCells count="10">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A38:D39"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A13:D16"/>
     <mergeCell ref="A20:D23"/>
     <mergeCell ref="A27:D30"/>
     <mergeCell ref="A35:D36"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="69" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Input</vt:lpstr>
       <vt:lpstr>Plan</vt:lpstr>
       <vt:lpstr>Att A</vt:lpstr>
       <vt:lpstr>'Att A'!Print_Area</vt:lpstr>
+      <vt:lpstr>Input!Print_Area</vt:lpstr>
       <vt:lpstr>Plan!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MIT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Small Business Subcontracting Plan Template - April 2026</dc:title>
+  <dc:title>Small Business Subcontracting Plan Template - June 2026</dc:title>
   <dc:subject>Small Business Subcontracting Plan Template</dc:subject>
   <dc:creator>Robert Tolu</dc:creator>
   <cp:keywords>proposal, SBSP, small business subcontracting plan</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>