--- v1 (2026-06-07)
+++ v2 (2026-08-07)
@@ -4,185 +4,185 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10621"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-06 Subcontracting Plan Template/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/eboettch/MIT Dropbox/Emma Boettcher/General/RAS/2026-07 Small Business Subcontracting Plan Template/final/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF0E8850-6349-FD42-A8DF-757945E60B69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="iJkYIkyBbVNnEj85PneP/e4fbCIPwnqBZC3nDcGzrTTb4/q1fJs0pkUoWGAyXqwK4DCYubn4Ag2GUu3UYlzOeA==" workbookSaltValue="7glk36vuxUmiJabFQGRmdw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D78CD9A-F0A8-134F-B12F-A14553D46992}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="BLrKU/+PjPBWw/EZPXtgjXABHWi7V3XlediHyEbCxexGGuu1hHUaqfariQxAPX/Kq1DNTg2IQ1+EfX5GCCBDZQ==" workbookSaltValue="l4JLsTwYEdufB5zadMxGvQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-20" yWindow="760" windowWidth="30240" windowHeight="18180" xr2:uid="{D80CA186-0FF4-4719-A245-82A09DDFC174}"/>
+    <workbookView xWindow="0" yWindow="780" windowWidth="30240" windowHeight="18220" xr2:uid="{D80CA186-0FF4-4719-A245-82A09DDFC174}"/>
   </bookViews>
   <sheets>
     <sheet name="Input" sheetId="1" r:id="rId1"/>
     <sheet name="Plan" sheetId="2" r:id="rId2"/>
     <sheet name="Att A" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Att A'!$A$1:$D$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Input!$A$1:$I$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Plan!$A$1:$D$86</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A80" i="2" l="1"/>
+  <c r="D37" i="2" l="1"/>
+  <c r="D28" i="2"/>
+  <c r="D19" i="2"/>
+  <c r="A80" i="2"/>
   <c r="D20" i="2"/>
   <c r="C20" i="2" s="1"/>
   <c r="A86" i="2"/>
   <c r="A85" i="2"/>
   <c r="B63" i="2"/>
   <c r="D25" i="2"/>
   <c r="D24" i="2"/>
   <c r="D23" i="2"/>
   <c r="C23" i="2" s="1"/>
   <c r="D22" i="2"/>
   <c r="D21" i="2"/>
   <c r="D32" i="3"/>
   <c r="D25" i="3"/>
   <c r="D18" i="3"/>
   <c r="D11" i="3"/>
   <c r="A8" i="3"/>
   <c r="A4" i="3"/>
   <c r="A69" i="2"/>
   <c r="A66" i="2"/>
   <c r="D63" i="2"/>
   <c r="D59" i="2"/>
   <c r="A63" i="2"/>
   <c r="A62" i="2"/>
   <c r="A59" i="2"/>
   <c r="A58" i="2"/>
   <c r="A56" i="2"/>
   <c r="D43" i="2"/>
   <c r="C43" i="2" s="1"/>
   <c r="D42" i="2"/>
   <c r="C42" i="2" s="1"/>
   <c r="D41" i="2"/>
   <c r="C41" i="2" s="1"/>
   <c r="D40" i="2"/>
   <c r="C40" i="2" s="1"/>
   <c r="D39" i="2"/>
   <c r="C39" i="2" s="1"/>
   <c r="D38" i="2"/>
   <c r="C38" i="2" s="1"/>
   <c r="B17" i="2"/>
   <c r="D12" i="3" s="1"/>
   <c r="D18" i="2"/>
-  <c r="D19" i="2" s="1"/>
   <c r="D34" i="2"/>
   <c r="C34" i="2" s="1"/>
   <c r="D33" i="2"/>
   <c r="C33" i="2" s="1"/>
   <c r="D32" i="2"/>
   <c r="C32" i="2" s="1"/>
   <c r="D31" i="2"/>
   <c r="C31" i="2" s="1"/>
   <c r="D30" i="2"/>
   <c r="C30" i="2" s="1"/>
   <c r="D29" i="2"/>
   <c r="C29" i="2" s="1"/>
   <c r="I37" i="1"/>
   <c r="D36" i="2"/>
-  <c r="D37" i="2" s="1"/>
   <c r="D27" i="2"/>
-  <c r="D28" i="2" s="1"/>
   <c r="D16" i="2"/>
   <c r="A15" i="2"/>
   <c r="A11" i="2"/>
   <c r="B9" i="2"/>
   <c r="A9" i="2"/>
   <c r="A7" i="2"/>
   <c r="B7" i="2"/>
   <c r="D3" i="2"/>
   <c r="B84" i="2" s="1"/>
   <c r="D1" i="2"/>
   <c r="D45" i="2" l="1"/>
   <c r="D46" i="2"/>
   <c r="D52" i="2"/>
   <c r="C52" i="2" s="1"/>
   <c r="D49" i="2"/>
   <c r="C49" i="2" s="1"/>
   <c r="D48" i="2"/>
   <c r="C48" i="2" s="1"/>
   <c r="D50" i="2"/>
   <c r="C50" i="2" s="1"/>
   <c r="D47" i="2"/>
   <c r="C47" i="2" s="1"/>
   <c r="D51" i="2"/>
   <c r="C51" i="2" s="1"/>
   <c r="C22" i="2"/>
   <c r="C21" i="2"/>
   <c r="C25" i="2"/>
   <c r="C24" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="103">
   <si>
     <t>SMALL BUSINESS ADMINISTRATION PLAN</t>
   </si>
   <si>
     <t>PI Phone Number:</t>
   </si>
   <si>
     <t>Principal Investigator (PI):</t>
   </si>
   <si>
     <t>Proposal Title:</t>
   </si>
   <si>
     <t>Development Proposal Number:</t>
   </si>
   <si>
     <t>Announcement Number:</t>
   </si>
   <si>
     <t>Prime Sponsor/Agency Name:</t>
   </si>
   <si>
     <t>Start Date:</t>
   </si>
   <si>
@@ -260,53 +260,50 @@
   <si>
     <t>(3) Service Disabled Veteran-Owned Small Business Concern</t>
   </si>
   <si>
     <t>(4) HUBZone Business Concerns</t>
   </si>
   <si>
     <t>(5) Small Disadvantaged Business Concerns</t>
   </si>
   <si>
     <t>(6) Women-Owned Small Business Concerns</t>
   </si>
   <si>
     <t>(1) Small Business Concerns</t>
   </si>
   <si>
     <t xml:space="preserve">    c. Equipment - Proposed</t>
   </si>
   <si>
     <t xml:space="preserve">    d. Materials and Services - Proposed</t>
   </si>
   <si>
     <t xml:space="preserve">    e. Summary (b, c, and d Above - Proposed</t>
   </si>
   <si>
-    <t>Type</t>
-[...1 lines deleted...]
-  <si>
     <t>Organization 1</t>
   </si>
   <si>
     <t>Organization 2</t>
   </si>
   <si>
     <t>Organization 3</t>
   </si>
   <si>
     <t>Organization 4</t>
   </si>
   <si>
     <t>Organization 5</t>
   </si>
   <si>
     <t>Organization 6</t>
   </si>
   <si>
     <t>Organization 7</t>
   </si>
   <si>
     <t>Organization 8</t>
   </si>
   <si>
     <t>Organization 9</t>
@@ -341,53 +338,50 @@
   <si>
     <t>Tel.</t>
   </si>
   <si>
     <t xml:space="preserve">   has been assigned responsibilities as Technical Representative for this Subcontracting Plan.</t>
   </si>
   <si>
     <t>, Principal Investigator</t>
   </si>
   <si>
     <t>Robert Tolu</t>
   </si>
   <si>
     <t>Subcontract RAS Representative (RAS only)</t>
   </si>
   <si>
     <t xml:space="preserve">   has been assigned responsibilities as Subcontracting Plan Administrator for this Subcontracting Plan.</t>
   </si>
   <si>
     <t>617-324-1479</t>
   </si>
   <si>
     <t>The provisions of MIT's Master Subcontracting Plan For Small Business, Small Disadvantaged Business and Women-Owned Small Business Concerns are incorporated into this individual Plan.  A copy of this Master Plan and evidence of its approval by the Office of Naval Research Resident Representative, MIT are attached.</t>
   </si>
   <si>
-    <t>I, the undersigned, a designated official of Massachusetts Institute of Technology, do hereby assure that this Institute will include the "Utilization of Small, Small Disadvantaged and Women-Owned Small Business Concerns" clause required by this contract in all purchase orders/subcontracts which offer further purchasing/subcontracting opportunities.  Also, as the prime contractor, we will require all subcontractors (except small business concerns) who receive subcontracts in excess of $1,500,000 in the case of a subcontract for construction of any public facility, or in excess of $700,000 in the case of all other subcontracts, to adopt a subcontracting plan similar to this plan.</t>
-[...1 lines deleted...]
-  <si>
     <t>I further assure that as the prime contractor we will comply with standard reporting requirements and will also submit such periodic reports and cooperate in any studies or surveys as may be required by the Contracting Officer or the Small Business Administration in order to determine the extent of compliance with this plan.</t>
   </si>
   <si>
     <t>Associate Director Research Finance</t>
   </si>
   <si>
     <t>ATTACHMENT A</t>
   </si>
   <si>
     <t>to</t>
   </si>
   <si>
     <t>For the Proposal Entitled:</t>
   </si>
   <si>
     <t xml:space="preserve">Line 4.b - Subcontracts/Consultants </t>
   </si>
   <si>
     <t xml:space="preserve">Total Estimated Cost of Proposal: </t>
   </si>
   <si>
     <t xml:space="preserve">Period of Performance: </t>
   </si>
   <si>
     <t xml:space="preserve">The total estimated amount proposed is: </t>
@@ -419,81 +413,84 @@
   <si>
     <t xml:space="preserve">Date: </t>
   </si>
   <si>
     <t>Line 4.a - (of MIT’s form 2.8C)</t>
   </si>
   <si>
     <t>Line 4.c - Equipment</t>
   </si>
   <si>
     <t>Line 4.d - Material and Services</t>
   </si>
   <si>
     <t>Filled in by RAS</t>
   </si>
   <si>
     <t>Large Business</t>
   </si>
   <si>
     <t>INSTRUCTIONS</t>
   </si>
   <si>
     <t>*Review the information on the Plan tab.</t>
   </si>
   <si>
-    <t>Organization Name (if known)</t>
-[...1 lines deleted...]
-  <si>
     <t>Sponsor name</t>
   </si>
   <si>
     <t>Announcement number</t>
   </si>
   <si>
     <t>*Fill in all information in the shaded cells on the Input tab.</t>
   </si>
   <si>
     <t>*Add additional details in theshaded cells on the Att A tab.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Small Business</t>
-[...1 lines deleted...]
-  <si>
     <t>Veteran-Owned Small Business</t>
   </si>
   <si>
     <t>Service Disabled Veteran-Owned Small Business</t>
   </si>
   <si>
     <t>HUBZone Business</t>
   </si>
   <si>
     <t>Small Disadvantaged Business</t>
   </si>
   <si>
     <t>Women-Owned Small Business</t>
+  </si>
+  <si>
+    <t>Small Business Organization Name (if known)</t>
+  </si>
+  <si>
+    <t>Procurement Type</t>
+  </si>
+  <si>
+    <t>I, the undersigned, a designated official of Massachusetts Institute of Technology, do hereby assure that this Institute will include the "Utilization of Small, Small Disadvantaged and Women-Owned Small Business Concerns" clause required by this contract in all purchase orders/subcontracts which offer further purchasing/subcontracting opportunities.  Also, as the prime contractor, we will require all subcontractors (except small business concerns) who receive subcontracts in excess of $2,000,000 in the case of a subcontract for construction of any public facility, or in excess of $900,000 in the case of all other subcontracts, to adopt a subcontracting plan similar to this plan.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1142,285 +1139,285 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19EEBE96-BAB9-4ED9-88DE-36901CCB3D09}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="L1" sqref="L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.6640625" style="23" customWidth="1"/>
     <col min="2" max="2" width="36.6640625" style="23" customWidth="1"/>
     <col min="3" max="8" width="12.6640625" style="23" customWidth="1"/>
     <col min="9" max="9" width="16.6640625" style="23" customWidth="1"/>
     <col min="10" max="10" width="54.1640625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.1640625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="19" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
       <c r="H1"/>
       <c r="I1"/>
       <c r="J1" s="7" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="22">
         <v>12345</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>46204</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>47299</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="15" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12" s="33" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B13" s="33" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C14" s="15" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="21">
         <v>0</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15"/>
     </row>
@@ -1473,352 +1470,350 @@
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C21" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="G21" s="25" t="s">
         <v>98</v>
       </c>
-      <c r="D21" s="25" t="s">
+      <c r="H21" s="25" t="s">
         <v>99</v>
       </c>
-      <c r="E21" s="25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I21" s="26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B22" s="3"/>
-      <c r="C22" s="6"/>
+      <c r="C22" s="16"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B23" s="3"/>
-      <c r="C23" s="6"/>
+      <c r="C23" s="16"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B24" s="3"/>
-      <c r="C24" s="6"/>
+      <c r="C24" s="16"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="22" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B25" s="3"/>
-      <c r="C25" s="6"/>
+      <c r="C25" s="16"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B26" s="3"/>
-      <c r="C26" s="6"/>
+      <c r="C26" s="16"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B27" s="3"/>
-      <c r="C27" s="6"/>
+      <c r="C27" s="16"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="22" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B28" s="3"/>
-      <c r="C28" s="6"/>
+      <c r="C28" s="16"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B29" s="3"/>
-      <c r="C29" s="6"/>
+      <c r="C29" s="16"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="22" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B30" s="3"/>
-      <c r="C30" s="6"/>
+      <c r="C30" s="16"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B31" s="3"/>
-      <c r="C31" s="6"/>
+      <c r="C31" s="16"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B32" s="3"/>
-      <c r="C32" s="6"/>
+      <c r="C32" s="16"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="22" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B33" s="3"/>
-      <c r="C33" s="6"/>
+      <c r="C33" s="16"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B34" s="3"/>
-      <c r="C34" s="6"/>
+      <c r="C34" s="16"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="22" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B35" s="3"/>
-      <c r="C35" s="6"/>
+      <c r="C35" s="16"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A36" s="22" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B36" s="3"/>
-      <c r="C36" s="6"/>
+      <c r="C36" s="16"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" s="14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I37" s="27">
         <f>SUM(I22:I36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="16" thickTop="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="I+c67p28Awja+vgwdm/w+bFt2CUNTlXa69YDBnF+MPm8GEypyMTsnhu/6Fup9eJPmrVVtlsB0afEfzXM3uyHWQ==" saltValue="jCPWhEse41rSV22Hn1FsfQ==" spinCount="100000" sheet="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="eYyKgEwrSwb3lcUJHkatQeNqu6SWwbFZFkOfukuYnO2BDPbjpA80NX9ZdTVXrTq78m7xMWdvgDf8tnu2HBIoog==" saltValue="mCnXaOyNMLDGeg442NPJwQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="C16:I18"/>
     <mergeCell ref="B6:I6"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C22:H36" xr:uid="{CDF5ACD4-E5FA-49E8-AAA8-8D3FE873F325}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22:H36" xr:uid="{CDF5ACD4-E5FA-49E8-AAA8-8D3FE873F325}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B22:B36" xr:uid="{2C9B26FD-5775-4ADC-ABC3-0A50209A75E7}">
       <formula1>"Subcontract/Consultant,Equipment,Materials and Services"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="69" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D32B9BA-DC2F-4D7B-9F24-08305CC3421C}">
   <dimension ref="A1:D86"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="46.6640625" style="23" customWidth="1"/>
     <col min="2" max="2" width="45.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="8.6640625" style="23" customWidth="1"/>
     <col min="4" max="4" width="40.6640625" style="23" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9.1640625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="28" customFormat="1" ht="19" x14ac:dyDescent="0.25">
       <c r="A1" s="7"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="20" t="str">
         <f>CONCATENATE("Subcontracting Plan No. ",Input!$B$11)</f>
         <v>Subcontracting Plan No. 2026-001</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3"/>
       <c r="B3" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D3" s="10">
         <f ca="1">TODAY()</f>
-        <v>46175</v>
+        <v>46227</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4"/>
       <c r="B4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" t="str">
         <f>CONCATENATE("1. ",Input!$A$6)</f>
@@ -1910,56 +1905,56 @@
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17" t="str">
         <f>CONCATENATE(TEXT(Input!$B$9,"mm/dd/yyyy")," to ",TEXT(Input!$B$10,"mm/dd/yyyy"))</f>
         <v>07/01/2026 to 06/30/2029</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" s="12">
         <f>Input!$B$16</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" s="31">
-        <f>$D$18-SUMIFS(Input!$I:$I,Input!$B:$B,"Subcontract/Consultant",Input!$C:$C,"Yes")</f>
+        <f>$D$18-$D$20</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20" s="13">
         <f>IFERROR($D20/D$18,0)</f>
         <v>0</v>
       </c>
       <c r="D20" s="1">
         <f>SUMIF(Input!$B$22:$B$36,"Subcontract/Consultant",Input!$I$22:$I$36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21" s="13">
         <f t="shared" ref="C21:C25" si="0">IFERROR($D21/D$18,0)</f>
         <v>0</v>
@@ -2022,56 +2017,56 @@
       </c>
       <c r="D25" s="2">
         <f>SUMIFS(Input!$I$22:$I$36,Input!$B$22:$B$36,"Subcontract/Consultant",Input!$H$22:$H$36,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" s="12">
         <f>Input!$B$17</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" s="31">
-        <f>$D$27-SUMIFS(Input!$I:$I,Input!$B:$B,"Equipment",Input!$C:$C,"Yes")</f>
+        <f>$D$27-$D$29</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29" s="13">
         <f>IFERROR($D29/D$27,0)</f>
         <v>0</v>
       </c>
       <c r="D29" s="1">
         <f>SUMIF(Input!$B$22:$B$36,"Equipment",Input!$I$22:$I$36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" t="s">
         <v>31</v>
       </c>
       <c r="B30"/>
       <c r="C30" s="13">
         <f t="shared" ref="C30:C34" si="1">IFERROR($D30/D$27,0)</f>
         <v>0</v>
@@ -2134,56 +2129,56 @@
       </c>
       <c r="D34" s="2">
         <f>SUMIFS(Input!$I$22:$I$36,Input!$B$22:$B$36,"Equipment",Input!$H$22:$H$36,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>38</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" s="12">
         <f>Input!$B$18</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" s="31">
-        <f>$D$36-SUMIFS(Input!$I:$I,Input!$B:$B,"Materials and Services",Input!$C:$C,"Yes")</f>
+        <f>$D$36-$D$38</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38"/>
       <c r="C38" s="13">
         <f>IFERROR($D38/D$36,0)</f>
         <v>0</v>
       </c>
       <c r="D38" s="1">
         <f>SUMIF(Input!$B$22:$B$36,"Materials and Services",Input!$I$22:$I$36)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" t="s">
         <v>31</v>
       </c>
       <c r="B39"/>
       <c r="C39" s="13">
         <f t="shared" ref="C39:C43" si="2">IFERROR($D39/D$36,0)</f>
         <v>0</v>
@@ -2246,51 +2241,51 @@
       </c>
       <c r="D43" s="2">
         <f>SUMIFS(Input!$I$22:$I$36,Input!$B$22:$B$36,"Materials and Services",Input!$H$22:$H$36,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>39</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" s="12">
         <f>D18+D27+D36</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" s="31">
         <f t="shared" ref="D46:D52" si="3">D19+D28+D37</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A47" t="s">
         <v>36</v>
       </c>
       <c r="B47"/>
       <c r="C47" s="13">
         <f>IFERROR($D47/D$45,0)</f>
         <v>0</v>
       </c>
       <c r="D47" s="1">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A48" t="s">
         <v>31</v>
@@ -2347,229 +2342,229 @@
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A52" t="s">
         <v>35</v>
       </c>
       <c r="B52"/>
       <c r="C52" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="D52" s="2">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A53"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A55"/>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A56" t="str">
         <f>CONCATENATE("5. Subcontracting goals indicated do not include indirect costs.")</f>
         <v>5. Subcontracting goals indicated do not include indirect costs.</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A57"/>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A58" t="str">
         <f>CONCATENATE("6.")</f>
         <v>6.</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A59" s="14" t="str">
         <f>Input!$B$4</f>
         <v>John Doe</v>
       </c>
       <c r="B59" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C59" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D59" t="str">
         <f>Input!$B$5</f>
         <v>617-324-0000</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A61"/>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A62" t="str">
         <f>CONCATENATE("7.")</f>
         <v>7.</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A63" s="14" t="str">
         <f>Input!$B$12</f>
         <v>Robert Tolu</v>
       </c>
       <c r="B63" t="str">
         <f>CONCATENATE(", ",Input!$B$13)</f>
         <v>, Associate Director Research Finance</v>
       </c>
       <c r="C63" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D63" t="str">
         <f>Input!$B$14</f>
         <v>617-324-1479</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A65"/>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A66" t="str">
         <f>CONCATENATE("8.")</f>
         <v>8.</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="34" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B67" s="34"/>
       <c r="C67" s="34"/>
       <c r="D67" s="34"/>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A68"/>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A69" t="str">
         <f>CONCATENATE("9."," Certification")</f>
         <v>9. Certification</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="34" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="B70" s="34"/>
       <c r="C70" s="34"/>
       <c r="D70" s="34"/>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A71" s="34"/>
       <c r="B71" s="34"/>
       <c r="C71" s="34"/>
       <c r="D71" s="34"/>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A72" s="34"/>
       <c r="B72" s="34"/>
       <c r="C72" s="34"/>
       <c r="D72" s="34"/>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A73" s="34"/>
       <c r="B73" s="34"/>
       <c r="C73" s="34"/>
       <c r="D73" s="34"/>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A74" s="34"/>
       <c r="B74" s="34"/>
       <c r="C74" s="34"/>
       <c r="D74" s="34"/>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A75"/>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A76" s="34" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B76" s="34"/>
       <c r="C76" s="34"/>
       <c r="D76" s="34"/>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A77" s="34"/>
       <c r="B77" s="34"/>
       <c r="C77" s="34"/>
       <c r="D77" s="34"/>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A78" s="34"/>
       <c r="B78" s="34"/>
       <c r="C78" s="34"/>
       <c r="D78" s="34"/>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A79"/>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79"/>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A80" s="19" t="str">
@@ -2580,478 +2575,478 @@
       <c r="C80"/>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A81"/>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A82"/>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A83"/>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A84" s="17"/>
       <c r="B84" s="18">
         <f ca="1">Plan!$D$3</f>
-        <v>46175</v>
+        <v>46227</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A85" t="str">
         <f>Input!$B$12</f>
         <v>Robert Tolu</v>
       </c>
       <c r="B85" s="9"/>
       <c r="C85"/>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A86" t="str">
         <f>Input!$B$13</f>
         <v>Associate Director Research Finance</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="UI/msyqjMAsrtu697dJpKv7tkhcZNUevjsjqpPp28IPuS/iQGxSGrSEpkomQvTf8uB+D6ECaHKcZEk2sRFGwVg==" saltValue="L8cnzQMAHGb6I6AUjW42aw==" spinCount="100000" sheet="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="l2VsnuWADnIxgqzW3j/TKwd9vxET8aKXDnl1XigddFVpwf9OfEn0ZzCf09gagUBtQHr9/ezUNWm/khEeyzFyMw==" saltValue="1/wJPzpp5JAQ6Uu8TBFZBw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="A70:D74"/>
     <mergeCell ref="A76:D78"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="A67:D67"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="2" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="57" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02CE3917-D468-4C94-B7DA-FC1A7750088D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="32.6640625" style="23" customWidth="1"/>
     <col min="5" max="16384" width="9.1640625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="37" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="37" t="str">
         <f>CONCATENATE(LEFT(Input!$A$11,23),": ",Input!$B$11)</f>
         <v>Subcontract Plan Number: 2026-001</v>
       </c>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="37" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B6" s="37"/>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="37" t="str">
         <f>Input!$B$6</f>
         <v>Project title</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
     </row>
     <row r="9" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="29"/>
       <c r="B9" s="29"/>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B11"/>
       <c r="C11" s="9" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D11" s="30">
         <f>Input!$B$15</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12" s="9" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D12" s="19" t="str">
         <f>Plan!B17</f>
         <v>07/01/2026 to 06/30/2029</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B13" s="38"/>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="38"/>
       <c r="B14" s="38"/>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="38"/>
       <c r="B15" s="38"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="38"/>
       <c r="B16" s="38"/>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B18"/>
       <c r="C18" s="9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D18" s="30">
         <f>Input!$B$16</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="38"/>
       <c r="B21" s="38"/>
       <c r="C21" s="38"/>
       <c r="D21" s="38"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="38"/>
       <c r="B22" s="38"/>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A23" s="38"/>
       <c r="B23" s="38"/>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B25"/>
       <c r="C25" s="9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D25" s="30">
         <f>Input!$B$17</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="38" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B27" s="38"/>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" s="38"/>
       <c r="B28" s="38"/>
       <c r="C28" s="38"/>
       <c r="D28" s="38"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" s="38"/>
       <c r="B29" s="38"/>
       <c r="C29" s="38"/>
       <c r="D29" s="38"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" s="38"/>
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B32"/>
       <c r="C32" s="9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D32" s="30">
         <f>Input!$B$18</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A35" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="34"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A36" s="34"/>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A38" s="34" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B38" s="34"/>
       <c r="C38" s="34"/>
       <c r="D38" s="34"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A39" s="34"/>
       <c r="B39" s="34"/>
       <c r="C39" s="34"/>
       <c r="D39" s="34"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A40"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A41" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A43" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="d7xERTWwnI1cuetcTYG1ue32WgaTnAoKVpPnI4ItqnDiDSV7GSuCGtJHj9CCEeRG5qhK+56wv9DRGjfjfyoiJA==" saltValue="7nigMoSuVqB6Tx/oz45txA==" spinCount="100000" sheet="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fsryB6gs5GSjECZ0th1pXbocazZtfdSWhVf20Jyqq7Nd7MFuCV39MliOqy/KIC4F78RXsz2fi+bJ8hOfB5UJWQ==" saltValue="+rS3rc/tEl+VKk0XJ5tp+g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="10">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A38:D39"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A13:D16"/>
     <mergeCell ref="A20:D23"/>
     <mergeCell ref="A27:D30"/>
     <mergeCell ref="A35:D36"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="69" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Input</vt:lpstr>
       <vt:lpstr>Plan</vt:lpstr>
       <vt:lpstr>Att A</vt:lpstr>
       <vt:lpstr>'Att A'!Print_Area</vt:lpstr>
       <vt:lpstr>Input!Print_Area</vt:lpstr>
       <vt:lpstr>Plan!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
-  <Company>MIT</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Small Business Subcontracting Plan Template - June 2026</dc:title>
+  <dc:title>Small Business Subcontracting Plan Template July 2026</dc:title>
   <dc:subject>Small Business Subcontracting Plan Template</dc:subject>
   <dc:creator>Robert Tolu</dc:creator>
-  <cp:keywords>proposal, SBSP, small business subcontracting plan</cp:keywords>
+  <cp:keywords>Small Business Subcontracting Plan, SBSP</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>